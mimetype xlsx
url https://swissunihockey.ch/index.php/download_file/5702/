--- v0 (2026-04-29)
+++ v1 (2026-09-06)
@@ -1,1909 +1,1543 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/threadedComments/threadedComment1.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://swissunihockey-my.sharepoint.com/personal/philippe_burkhard_swissunihockey_ch/Documents/Desktop/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://swissunihockey.sharepoint.com/sites/pj-athletikkonzept/Freigegebene Dokumente/General/Ausbildungskonzept und RTP/Rahmentrainingspläne/aktuelle Versionen/Deutsch/veröffentlichte RTP's einzeln/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="13" documentId="8_{08367217-27AA-4F14-BD42-D8230A2E43A9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{DE7DC319-3FDB-4D3C-9C28-09C1BB44238B}"/>
+  <xr:revisionPtr revIDLastSave="20" documentId="8_{F193433B-DD18-4B07-83C4-B1EF0D7A0C2F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D33D8236-B70D-43E6-9C0E-96DB37D384AA}"/>
   <bookViews>
-    <workbookView xWindow="1140" yWindow="0" windowWidth="20976" windowHeight="12240" tabRatio="929" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-105" yWindow="0" windowWidth="26010" windowHeight="20985" tabRatio="929" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="EF's" sheetId="26" r:id="rId1"/>
     <sheet name="D-Jun. Makro" sheetId="13" r:id="rId2"/>
     <sheet name="D-Jun. Mikro" sheetId="24" r:id="rId3"/>
     <sheet name="D-Jun. Mikro Athletik" sheetId="37" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'D-Jun. Mikro'!$B$1:$G$75</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="3">'D-Jun. Mikro Athletik'!$C$1:$E$66</definedName>
-    <definedName name="Z_EE661246_F013_42F7_9C39_90F09D20C236_.wvu.Cols" localSheetId="3" hidden="1">'D-Jun. Mikro Athletik'!$D:$F</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'D-Jun. Mikro Athletik'!$C$1:$C$76</definedName>
+    <definedName name="Test">#REF!</definedName>
+    <definedName name="Z_EE661246_F013_42F7_9C39_90F09D20C236_.wvu.Cols" localSheetId="3" hidden="1">'D-Jun. Mikro Athletik'!$D:$D</definedName>
     <definedName name="Z_EE661246_F013_42F7_9C39_90F09D20C236_.wvu.PrintArea" localSheetId="2" hidden="1">'D-Jun. Mikro'!$B$1:$G$75</definedName>
-    <definedName name="Z_EE661246_F013_42F7_9C39_90F09D20C236_.wvu.PrintArea" localSheetId="3" hidden="1">'D-Jun. Mikro Athletik'!$C$1:$E$66</definedName>
+    <definedName name="Z_EE661246_F013_42F7_9C39_90F09D20C236_.wvu.PrintArea" localSheetId="3" hidden="1">'D-Jun. Mikro Athletik'!$C$1:$C$76</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <customWorkbookViews>
     <customWorkbookView name="Alles auf einer Seite" guid="{EE661246-F013-42F7-9C39-90F09D20C236}" xWindow="3633" windowWidth="1734" windowHeight="1399" tabRatio="929" activeSheetId="3"/>
   </customWorkbookViews>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
-    <author>Philippe Burkhard</author>
+    <author>tc={1E320614-230A-423D-A15E-782303156239}</author>
+    <author>tc={B79FD4A9-7F0F-4452-9240-8BB5203ECDA6}</author>
+    <author>tc={E861CA2C-A203-40C1-9AAC-3D2CA809EE96}</author>
+    <author>tc={99F1A3B3-DC67-4E1D-8666-2A4867297B86}</author>
+    <author>tc={4FB2C119-8F09-49C2-8566-C87A3883C2C8}</author>
+    <author>tc={0557C484-0B8D-4AB5-86DE-7274AF69DE99}</author>
+    <author>tc={095D1C51-A8A7-483B-88A7-94DE69E2F428}</author>
+    <author>tc={D7877736-88CF-467F-BF3A-EAB1FD82A7A0}</author>
   </authors>
   <commentList>
-    <comment ref="L4" authorId="0" shapeId="0" xr:uid="{66CFDFB6-8C54-45D6-907D-F09C7AA4E827}">
+    <comment ref="L4" authorId="0" shapeId="0" xr:uid="{1E320614-230A-423D-A15E-782303156239}">
       <text>
-        <r>
-[...15 lines deleted...]
-          <t xml:space="preserve">
+        <t xml:space="preserve">[Kommentarthread]
+Ihre Version von Excel gestattet Ihnen das Lesen dieses Kommentarthreads. Jegliche Bearbeitungen daran werden jedoch entfernt, wenn die Datei in einer neueren Version von Excel geöffnet wird. Weitere Informationen: https://go.microsoft.com/fwlink/?linkid=870924.
+Kommentar:
+    Dauer der Ferien abhängig von Kanton, Verein, Hallenverfügbarkeiten
 </t>
-        </r>
       </text>
     </comment>
-    <comment ref="U4" authorId="0" shapeId="0" xr:uid="{1C002405-42E8-40FB-A549-ADC4B0C96C2C}">
+    <comment ref="U4" authorId="1" shapeId="0" xr:uid="{B79FD4A9-7F0F-4452-9240-8BB5203ECDA6}">
       <text>
-        <r>
-[...15 lines deleted...]
-          <t xml:space="preserve">
+        <t xml:space="preserve">[Kommentarthread]
+Ihre Version von Excel gestattet Ihnen das Lesen dieses Kommentarthreads. Jegliche Bearbeitungen daran werden jedoch entfernt, wenn die Datei in einer neueren Version von Excel geöffnet wird. Weitere Informationen: https://go.microsoft.com/fwlink/?linkid=870924.
+Kommentar:
+    Dauer der Ferien abhängig von Kanton, Verein, Hallenverfügbarkeiten
 </t>
-        </r>
       </text>
     </comment>
-    <comment ref="AU4" authorId="0" shapeId="0" xr:uid="{F051D073-C629-40FC-B7C6-86AD8A84C62E}">
+    <comment ref="AU4" authorId="2" shapeId="0" xr:uid="{E861CA2C-A203-40C1-9AAC-3D2CA809EE96}">
       <text>
-        <r>
-[...6 lines deleted...]
-          <t>Start und Dauer der Pause abhängig von Saisonabschluss und Wiederbeginn im Verein.
+        <t>[Kommentarthread]
+Ihre Version von Excel gestattet Ihnen das Lesen dieses Kommentarthreads. Jegliche Bearbeitungen daran werden jedoch entfernt, wenn die Datei in einer neueren Version von Excel geöffnet wird. Weitere Informationen: https://go.microsoft.com/fwlink/?linkid=870924.
+Kommentar:
+    Start und Dauer der Pause abhängig von Saisonabschluss und Wiederbeginn im Verein.
 - Teamabschluss-Event
 - Planung neue Saison (Jahresplanung)
 - Kommunikation Verein/Staff/Eltern bezüglich Teamzusammensetzung und Kick-off. 
 - Meldung Selektion regionale U13 Auswahl</t>
-        </r>
       </text>
     </comment>
-    <comment ref="F7" authorId="0" shapeId="0" xr:uid="{2157698A-20F2-4034-8B36-3F5BE6337CA8}">
+    <comment ref="F7" authorId="3" shapeId="0" xr:uid="{99F1A3B3-DC67-4E1D-8666-2A4867297B86}">
       <text>
-        <r>
-[...15 lines deleted...]
-          <t xml:space="preserve">
+        <t xml:space="preserve">[Kommentarthread]
+Ihre Version von Excel gestattet Ihnen das Lesen dieses Kommentarthreads. Jegliche Bearbeitungen daran werden jedoch entfernt, wenn die Datei in einer neueren Version von Excel geöffnet wird. Weitere Informationen: https://go.microsoft.com/fwlink/?linkid=870924.
+Kommentar:
+    Sitzung mit allen Staffs Kinderunihockey, ev. interne Weiterbildung
 </t>
-        </r>
       </text>
     </comment>
-    <comment ref="N7" authorId="0" shapeId="0" xr:uid="{6C350680-9954-4DAE-83A1-E79872826ED6}">
+    <comment ref="N7" authorId="4" shapeId="0" xr:uid="{4FB2C119-8F09-49C2-8566-C87A3883C2C8}">
       <text>
-        <r>
-[...7 lines deleted...]
-        </r>
+        <t>[Kommentarthread]
+Ihre Version von Excel gestattet Ihnen das Lesen dieses Kommentarthreads. Jegliche Bearbeitungen daran werden jedoch entfernt, wenn die Datei in einer neueren Version von Excel geöffnet wird. Weitere Informationen: https://go.microsoft.com/fwlink/?linkid=870924.
+Kommentar:
+    AV= Ausbildungsverantwortliche*r</t>
       </text>
     </comment>
-    <comment ref="P7" authorId="0" shapeId="0" xr:uid="{A28FB3E7-4442-4765-AEFA-260AEBE51700}">
+    <comment ref="P7" authorId="5" shapeId="0" xr:uid="{0557C484-0B8D-4AB5-86DE-7274AF69DE99}">
       <text>
-        <r>
-[...15 lines deleted...]
-          <t xml:space="preserve">
+        <t xml:space="preserve">[Kommentarthread]
+Ihre Version von Excel gestattet Ihnen das Lesen dieses Kommentarthreads. Jegliche Bearbeitungen daran werden jedoch entfernt, wenn die Datei in einer neueren Version von Excel geöffnet wird. Weitere Informationen: https://go.microsoft.com/fwlink/?linkid=870924.
+Kommentar:
+    Übersicht und Planung der nächsten Monate/Schwerpunkte
 </t>
-        </r>
       </text>
     </comment>
-    <comment ref="S7" authorId="0" shapeId="0" xr:uid="{1808D907-539D-43CA-9069-B960FD5A6E3B}">
+    <comment ref="S7" authorId="6" shapeId="0" xr:uid="{095D1C51-A8A7-483B-88A7-94DE69E2F428}">
       <text>
-        <r>
-[...7 lines deleted...]
-        </r>
+        <t>[Kommentarthread]
+Ihre Version von Excel gestattet Ihnen das Lesen dieses Kommentarthreads. Jegliche Bearbeitungen daran werden jedoch entfernt, wenn die Datei in einer neueren Version von Excel geöffnet wird. Weitere Informationen: https://go.microsoft.com/fwlink/?linkid=870924.
+Kommentar:
+    Einzelgespräche (Entwicklungsgespräch)</t>
       </text>
     </comment>
-    <comment ref="AO7" authorId="0" shapeId="0" xr:uid="{D259F51E-6F41-498A-AD8B-9EB1B573F51D}">
+    <comment ref="AO7" authorId="7" shapeId="0" xr:uid="{D7877736-88CF-467F-BF3A-EAB1FD82A7A0}">
       <text>
-        <r>
-[...7 lines deleted...]
-        </r>
+        <t>[Kommentarthread]
+Ihre Version von Excel gestattet Ihnen das Lesen dieses Kommentarthreads. Jegliche Bearbeitungen daran werden jedoch entfernt, wenn die Datei in einer neueren Version von Excel geöffnet wird. Weitere Informationen: https://go.microsoft.com/fwlink/?linkid=870924.
+Kommentar:
+    Einzelgespräche (Entwicklungsgespräch)</t>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1508" uniqueCount="447">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1596" uniqueCount="437">
+  <si>
+    <t>Farbskala nach Erscheinungsform</t>
+  </si>
+  <si>
+    <t>Technik / Taktik</t>
+  </si>
+  <si>
+    <t>Offensive 1:1-Situationen erfolgreich gestalten</t>
+  </si>
+  <si>
+    <t>Gemeinsam und wirkungsvoll das Spiel aufbauen</t>
+  </si>
+  <si>
+    <t>Torchancen erarbeiten und Tore erzielen</t>
+  </si>
+  <si>
+    <t>Defensive 1:1-Situationen bestimmen</t>
+  </si>
+  <si>
+    <t>Gemeinsam und druckvoll die Räume schliessen</t>
+  </si>
+  <si>
+    <t>Bei Ballgewinn sofort umschalten</t>
+  </si>
+  <si>
+    <t>Bei Ballverlust sofort umschalten</t>
+  </si>
+  <si>
+    <t>Athletik</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jederzeit stabil bleiben sowie die Kraft dosieren. </t>
+  </si>
+  <si>
+    <t>Im Spiel explosiv und maximal beschleunigen sowie effizient bremsen.</t>
+  </si>
+  <si>
+    <t>Fortlaufend schnell und agil bewegen</t>
+  </si>
+  <si>
+    <t>Wichtige Hinweise zu den vorliegenden Planungsdokumente</t>
+  </si>
+  <si>
+    <t xml:space="preserve">In der RTP wurde bewusst auf die Planung von Ferienfenster verzichtet, da diese aufgrund von Vereinsgegebenheiten (Hallenverfügbarkeiten) und kantonalen Schulferien stark variieren können. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Der Aufbau und Umfang der Trainingsblöcke ist durchdacht und bewusst gewählt. Dennoch steht es jedem Verein (bzw. dem Trainer) zu, diese aufgrund eigenere Bedürfnisse frei umzuplanen. Alle Dokumente sind als offene Excel-Dateien verfügbar. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jeder Trainingsblock besteht aus 3 Schwerpunkten. Haupt- und Nebenschwerpunkt sowie immer ein Athletikschwerpunkt. </t>
+  </si>
+  <si>
+    <t>Die Ausbildungsziele sind auf das erste und zweite Ausbildungsjahr auf dem Grossfeld ausgerichtet. Teams, deren Spielerinnen mehrheitlich über mehr als zwei Jahre Erfahrung auf dem Grossfeld verfügen, orientieren sich am nächst höheren RTP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alle Schwerpunkte sowie die Good-Practice Trainingsformen lassen sich im selben Wortlaut im Unihockey Trainignsplaner (UTP) anzeigen. Gehe hierzu im UTP zur Bibliothek und filtere nach Stufe und Schwerpunkt. </t>
+  </si>
+  <si>
+    <t>Psyche und Mentalität lassen sich in der RTP nicht als abgeschlossene Trainingsblöcke festlegen, da deren Entwicklung ein fortlaufender Prozess ist. Diese entsteht vor allem durch kontinuierliches Coaching im Training und Wettkampf</t>
+  </si>
+  <si>
+    <t>Mai - Juli</t>
+  </si>
+  <si>
+    <t>Sommerferien</t>
+  </si>
+  <si>
+    <t>Herbstferien</t>
+  </si>
+  <si>
+    <t>Winterferien</t>
+  </si>
+  <si>
+    <t>Januar - März</t>
+  </si>
+  <si>
+    <t>Saisonpause</t>
+  </si>
+  <si>
+    <t>Woche</t>
+  </si>
+  <si>
+    <t>Trainingsblock</t>
+  </si>
+  <si>
+    <t>Vereinsmeeting</t>
+  </si>
+  <si>
+    <t>Elterninfo Verein</t>
+  </si>
+  <si>
+    <t>Trainingsbesuch AV</t>
+  </si>
+  <si>
+    <t>Staffmeeting</t>
+  </si>
+  <si>
+    <t>Sponsorenlauf</t>
+  </si>
+  <si>
+    <t>Elterninfo nächste Saison</t>
+  </si>
+  <si>
+    <t>Schwerpunkte Technik / Taktik</t>
+  </si>
+  <si>
+    <t>Ball führen</t>
+  </si>
+  <si>
+    <t>Ball abdecken</t>
+  </si>
+  <si>
+    <t>Trainingsblock 1</t>
+  </si>
+  <si>
+    <t>Trainingsblock 2</t>
+  </si>
+  <si>
+    <t>Trainingsblock 3</t>
+  </si>
+  <si>
+    <t>Trainingsblock 4</t>
+  </si>
+  <si>
+    <t>Reifenball</t>
+  </si>
+  <si>
+    <t>Keulenball</t>
+  </si>
+  <si>
+    <t>Positionsspiel 3:2 im Angriff</t>
+  </si>
+  <si>
+    <t>Trainingsblock 5</t>
+  </si>
+  <si>
+    <t>Passen und Zweikämpfen</t>
+  </si>
+  <si>
+    <t>Bobanschieber</t>
+  </si>
+  <si>
+    <t>Ligadribbling</t>
+  </si>
+  <si>
+    <t>Trainingsblock 6</t>
+  </si>
+  <si>
+    <t>Trainingsblock 7</t>
+  </si>
+  <si>
+    <t>Rübenziehen</t>
+  </si>
+  <si>
+    <t>Trainingsblock 8</t>
+  </si>
+  <si>
+    <t>Passroboter</t>
+  </si>
+  <si>
+    <t>Nummernpassen</t>
+  </si>
+  <si>
+    <t>Trainingsblock 9</t>
+  </si>
+  <si>
+    <t>Trainingsblock 10</t>
+  </si>
   <si>
     <t>Monat</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
+    <t>mögliche Termine / Events</t>
+  </si>
+  <si>
+    <t>Debriefing Staff</t>
+  </si>
+  <si>
+    <t>Offensive</t>
+  </si>
+  <si>
+    <t>Ball an- und mitnehmen</t>
+  </si>
+  <si>
+    <t>Passen</t>
+  </si>
+  <si>
+    <t>Gezogen und Geschlagen schiessen</t>
+  </si>
+  <si>
+    <t>Defensive</t>
+  </si>
+  <si>
+    <t>Wandkleberei</t>
+  </si>
+  <si>
+    <t>Ringlisprint</t>
+  </si>
+  <si>
+    <t>3:3 Manndeckung</t>
+  </si>
+  <si>
+    <t>Tic-Tac-Toe</t>
+  </si>
+  <si>
+    <t>Passen a la Carte</t>
+  </si>
+  <si>
+    <t>Gemeinsam und  wirkungsvoll das Spiel aufbauen</t>
+  </si>
+  <si>
+    <t>Truck Stop</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Torchancen erarbeiten und Tore erzielen</t>
+  </si>
+  <si>
+    <t>Schuhe treffen</t>
+  </si>
+  <si>
+    <t>Schiessbude</t>
+  </si>
+  <si>
+    <t>Schiessen übers Kreuz</t>
+  </si>
+  <si>
+    <t>Flexible Über-Unterzahl</t>
+  </si>
+  <si>
+    <t>2:2 mit defensivem Fokus</t>
+  </si>
+  <si>
+    <t>Mini Handball</t>
+  </si>
+  <si>
+    <t>Brückenwächter</t>
+  </si>
+  <si>
+    <t>Linienwächter</t>
+  </si>
+  <si>
+    <t>Ballfresser</t>
+  </si>
+  <si>
+    <t>Zonenball</t>
+  </si>
+  <si>
     <t>D-Junioren</t>
-  </si>
-[...698 lines deleted...]
-    <t>Inside-Position halten</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Beispiel Saisonplanung: </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Annahme 2 Trainings pro Woche à 90 Min.</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
+    <t>August - September</t>
+  </si>
+  <si>
+    <t>Oktober - Dezember</t>
+  </si>
+  <si>
+    <t>Kick-off mit Spieler*innen</t>
+  </si>
+  <si>
+    <t>SpuSp-Gespräche I</t>
+  </si>
+  <si>
+    <t>SpuSp-Gespräche II</t>
+  </si>
+  <si>
+    <t>Freilaufen und anbieten</t>
+  </si>
+  <si>
+    <t>Zusammenspiel</t>
+  </si>
+  <si>
+    <t>gezogen und geschlagen Schiessen</t>
+  </si>
+  <si>
+    <t>Schuss vorbereiten</t>
+  </si>
+  <si>
+    <t>Gegner und Ball sehen</t>
+  </si>
+  <si>
+    <t>Inside-Position halten</t>
+  </si>
+  <si>
+    <t>Schwerpunkte Athletik</t>
+  </si>
+  <si>
+    <t>Stabil bleiben und Kraft dosieren</t>
+  </si>
+  <si>
+    <t>Beschleunigen und bremsen</t>
+  </si>
+  <si>
+    <t>Schnell und agil bewegen</t>
+  </si>
+  <si>
+    <t>D-Junioren, Planung Trainingsblöcke</t>
+  </si>
+  <si>
     <t>Warm-up &amp; Athletik</t>
   </si>
   <si>
+    <t>Einleitung</t>
+  </si>
+  <si>
+    <t>Hauptteil</t>
+  </si>
+  <si>
+    <t>EF Te/Ta</t>
+  </si>
+  <si>
+    <t>Schwerpunkt 
+Te/Ta</t>
+  </si>
+  <si>
+    <t>Ausbildungsziel Te/Ta: 
+Die Spielerinnen und Spieler können…</t>
+  </si>
+  <si>
+    <t>Warm-up
+10 Min.</t>
+  </si>
+  <si>
+    <t>Athletik 
+10 Min</t>
+  </si>
+  <si>
+    <t>Athletik Spiel
+5 Min.</t>
+  </si>
+  <si>
+    <t>Skills o. Goalie / Einschiessen
+5-10 Min.</t>
+  </si>
+  <si>
+    <t>Good Practice 1
+10 Min.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Good Practice 2
+15 Min. </t>
+  </si>
+  <si>
+    <t>Spiel
+30 min.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> im schnellen Lauf schnell zwischen offener und abgedeckter Ballführung wechseln und sich im Spiel mit dem Rücken zum/zur Gegenspieler*in mit Richtungswechsel ausdrehen.</t>
+  </si>
+  <si>
+    <t>Swiss Way Warm-up</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kraft </t>
+  </si>
+  <si>
+    <t>Ballführen à la Carte</t>
+  </si>
+  <si>
+    <t>1:1 mit Menschentoren</t>
+  </si>
+  <si>
+    <t>Egospiel 2:2 breit, 2 Felder</t>
+  </si>
+  <si>
+    <t>2:2 breit, 2 Felder</t>
+  </si>
+  <si>
+    <t>Explosivität</t>
+  </si>
+  <si>
+    <t>Zeitunglesen</t>
+  </si>
+  <si>
+    <t>Ballführen mit zwei Bällen</t>
+  </si>
+  <si>
+    <t>1:1 Nummernduell</t>
+  </si>
+  <si>
+    <t>Ballschlacht</t>
+  </si>
+  <si>
+    <t>Zonenkönig</t>
+  </si>
+  <si>
+    <t>1:1 auf zwei Tore</t>
+  </si>
+  <si>
+    <t>1:1 mit Rücken zum Tor</t>
+  </si>
+  <si>
+    <t>Schnelligkeit</t>
+  </si>
+  <si>
+    <t>Bob Anschieber</t>
+  </si>
+  <si>
+    <t>2:2 Auf-Abstieg</t>
+  </si>
+  <si>
+    <t>1:1:1, 3 Tore</t>
+  </si>
+  <si>
+    <t>1:1 Tor zur Ecke</t>
+  </si>
+  <si>
+    <t>3:3, Verkehrte Welt</t>
+  </si>
+  <si>
+    <t>Tabula Rasa</t>
+  </si>
+  <si>
+    <t>Laufduell Tor</t>
+  </si>
+  <si>
+    <t>3:3 freies Spiel</t>
+  </si>
+  <si>
+    <t>aus Moonlight lösen 1:1</t>
+  </si>
+  <si>
+    <t>aus Moonlight lösen 2:2</t>
+  </si>
+  <si>
+    <t>1:1 Lauf aus Ecke</t>
+  </si>
+  <si>
+    <t>den Ball aus dem Lauf unter reduziertem gegnerischem Druck mit Vorhand, Rückhand oder mithilfe des Körpers annehmen, kontrolliert mitnehmen und dabei den Blick vom Ball lösen.</t>
+  </si>
+  <si>
+    <t>Reifenparcours</t>
+  </si>
+  <si>
+    <t>360° Doppelpass</t>
+  </si>
+  <si>
+    <t>2:1 klassisch</t>
+  </si>
+  <si>
+    <t>Tic Tac Toe</t>
+  </si>
+  <si>
+    <t>360° Rechteck</t>
+  </si>
+  <si>
+    <t>360° Doppelpass Varianten</t>
+  </si>
+  <si>
+    <t>Push the Rock</t>
+  </si>
+  <si>
+    <t>Freier Passdrill</t>
+  </si>
+  <si>
+    <t>2:2 plus 1 in Tasche</t>
+  </si>
+  <si>
+    <t>3:3 plus 1 in Tasche</t>
+  </si>
+  <si>
+    <t>Bewegliche Tore</t>
+  </si>
+  <si>
+    <t>4:4 Mehrtorespiel</t>
+  </si>
+  <si>
+    <t>2:2 Streetball auf 2 Felder</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zonenball </t>
+  </si>
+  <si>
+    <t>in Bewegung gezielt Pässe gezogen und aus dem Handgelenk spielen, um das Zusammenspiel für den Spielaufbau zu fördern.</t>
+  </si>
+  <si>
+    <t>Schnappball o. Stock und Ball</t>
+  </si>
+  <si>
+    <t>Schnappball m. Stock und Ball</t>
+  </si>
+  <si>
+    <t>Partner finden</t>
+  </si>
+  <si>
+    <t>Tigerball</t>
+  </si>
+  <si>
+    <t>Passviereck</t>
+  </si>
+  <si>
+    <t>2:2 mit Aussenstationen</t>
+  </si>
+  <si>
+    <t>Passkreuz</t>
+  </si>
+  <si>
+    <t>360° Entscheidungen nahe Tor</t>
+  </si>
+  <si>
+    <t>2:2 mit Joker quer</t>
+  </si>
+  <si>
+    <t>4:2 mit Seitenwechsel</t>
+  </si>
+  <si>
+    <t>3:3 plus 3</t>
+  </si>
+  <si>
+    <t>360° kurzer Pass, langer Pass</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2:2 Streetball </t>
+  </si>
+  <si>
+    <t>freier Passdrill</t>
+  </si>
+  <si>
     <t>3:3 Mehrtorespiel quer, 2:2 kleines Feld quer</t>
   </si>
   <si>
-    <t>Explosiv auf maximale Geschwindigkeit beschleunigen und während der gesamten Spielzeit effizient bremsen.</t>
+    <t>3:3 Streeball auf 2 Felder</t>
+  </si>
+  <si>
+    <t>3:3 Streetball auf 2 Felder</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> bei freiem Raum Druck aufs Tor erzeugen und aus dem Lauf den gezogenen Schuss und Handgelenkschuss anwenden. </t>
+  </si>
+  <si>
+    <t>Animal Walk</t>
+  </si>
+  <si>
+    <t>Rasanter Rundlauf</t>
+  </si>
+  <si>
+    <t>gezogener Schuss aus Tashe</t>
+  </si>
+  <si>
+    <t>2:2 breit, 1 Spieler bleibt vorne</t>
+  </si>
+  <si>
+    <t>Chaos Spiel mit 4 Teams und 4 Toren</t>
+  </si>
+  <si>
+    <t>Doppelpass 1.0</t>
+  </si>
+  <si>
+    <t>gezogener Schuss aus Tasche</t>
+  </si>
+  <si>
+    <t>Schiessbude m. Gegner</t>
+  </si>
+  <si>
+    <t>Torschusswettkampf</t>
+  </si>
+  <si>
+    <t>Kegel Run</t>
+  </si>
+  <si>
+    <t>Schüsse nach Diagonalpass</t>
+  </si>
+  <si>
+    <t>Championsunihockey</t>
+  </si>
+  <si>
+    <t>Handgelenkschuss</t>
+  </si>
+  <si>
+    <t>Positionsspiel 2:1</t>
+  </si>
+  <si>
+    <t>Tor-Fight</t>
+  </si>
+  <si>
+    <t>Swiss Way Brésil Variante 1</t>
+  </si>
+  <si>
+    <t>3:3 mit Direktabschluss</t>
+  </si>
+  <si>
+    <t>Schussstafette</t>
+  </si>
+  <si>
+    <t>Swiss Way Brésil Variante 2</t>
+  </si>
+  <si>
+    <t>Gemeinsam und druckvoll Räume schliessen</t>
+  </si>
+  <si>
+    <t>können eine Körperposition einnehmen, in der sie Ball und direkte Gegenspielerin gleichzeitig im Blick haben, und ihre Position laufend anpassen.</t>
+  </si>
+  <si>
+    <t>Monsterpassen</t>
+  </si>
+  <si>
+    <t>3:3 Reifenball</t>
+  </si>
+  <si>
+    <t>2:1 Fokus Verteidigung</t>
+  </si>
+  <si>
+    <t>3:3 NBA</t>
+  </si>
+  <si>
+    <t>Schleusenspiel</t>
   </si>
   <si>
     <t>Stickhandling zwei Bälle</t>
   </si>
   <si>
+    <t>3:3 Linienball</t>
+  </si>
+  <si>
+    <t>Rückwärts über Bank</t>
+  </si>
+  <si>
+    <t>5:5 Reifenball</t>
+  </si>
+  <si>
+    <t>2:1 Bresilform</t>
+  </si>
+  <si>
+    <t>Kreisfangen</t>
+  </si>
+  <si>
+    <t>5:5 Linienball</t>
+  </si>
+  <si>
+    <t>Mittetupf mit Kreuzen</t>
+  </si>
+  <si>
+    <t>2:2 plus 1 hinter gegn. Tor</t>
+  </si>
+  <si>
+    <t>3:3 plus 1 hinter gegn. Tor</t>
+  </si>
+  <si>
+    <t>Viereck mit visuellem Input</t>
+  </si>
+  <si>
+    <t>Rondo 3:1</t>
+  </si>
+  <si>
+    <t>Rondo 6:2</t>
+  </si>
+  <si>
+    <t>Inside Position halten</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> die Inside Position einnehmen, halten und laufend anpassen, um jederzeit den direkten Schuss- bzw. Passweg zum Tor zu unterbinden. </t>
+  </si>
+  <si>
+    <t>Parcour Richtung wechseln</t>
+  </si>
+  <si>
+    <t>1:1 mit Menschentore</t>
+  </si>
+  <si>
     <t>1:1 an Bande versetzt</t>
   </si>
   <si>
+    <t>Nummernduell</t>
+  </si>
+  <si>
+    <t>2:2 mit Menschentore</t>
+  </si>
+  <si>
     <t>1:1 Basics</t>
   </si>
   <si>
+    <t>2:2 Streetball, halbes KF</t>
+  </si>
+  <si>
+    <t>3:3 Streetball ganzes Feld</t>
+  </si>
+  <si>
+    <t>Dribblingsquadrat</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2:2 Tor zur Ecke </t>
+  </si>
+  <si>
+    <t>4:4 Verkehrte Welt</t>
+  </si>
+  <si>
     <t>1:1 offene Tore</t>
   </si>
   <si>
+    <t>2:2 Manndeckung, 3 Felder quer</t>
+  </si>
+  <si>
     <t>Lauf an der Bande</t>
   </si>
   <si>
-    <t>3:3 freies Spiel</t>
+    <t>1:1 mit Ball in Tasche</t>
+  </si>
+  <si>
+    <t>2:2 unkontrollierte Situation</t>
+  </si>
+  <si>
+    <t>1:1 Lauftduell</t>
+  </si>
+  <si>
+    <t>Freilaufen, Anbieten</t>
+  </si>
+  <si>
+    <t>sich gezielt vom Gegner lösen, sich durch verbale und nonverbale Kommunikation aktiv anbieten und nach dem Abspiel sofort Anschlussaktionen durch Freilaufen erzeugen.</t>
+  </si>
+  <si>
+    <t>Schlepplift</t>
+  </si>
+  <si>
+    <t>Schnappball fangen/werfen</t>
+  </si>
+  <si>
+    <t>Schnappball mit Stock und Ball (Ball halten)</t>
+  </si>
+  <si>
+    <t>Linienball fangen/werfen</t>
+  </si>
+  <si>
+    <t>Linienball mit Stock und Ball</t>
+  </si>
+  <si>
+    <t>2:2 quer plus 1 hinter gegn. Tor</t>
+  </si>
+  <si>
+    <t>Bänkli Race</t>
+  </si>
+  <si>
+    <t>2:2 mit Aussenstationen reinlaufen</t>
+  </si>
+  <si>
+    <t>3:3 Verkehrte Welt</t>
+  </si>
+  <si>
+    <t>3:3 Verkehrte Welt mit 3 Anspielstationen</t>
+  </si>
+  <si>
+    <t>3:3 plus 1 hinter gegn. Grundlinie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">können im 2er- und 3er-Zusammenspiel passende Lauf- und Passoptionen erkennen und diese nutzen, um den Gegner gezielt auszuspielen. </t>
+  </si>
+  <si>
+    <t>Linienball mit Rugbyregel Rückpass</t>
+  </si>
+  <si>
+    <t>360° Doppelpass Variante mit Kreuzen</t>
+  </si>
+  <si>
+    <t>Umlaufbahn</t>
+  </si>
+  <si>
+    <t>3:3 Zugriff nach Zone-Entry</t>
+  </si>
+  <si>
+    <t>Vorwärts über Bank</t>
+  </si>
+  <si>
+    <t>2:2 quer auf 2-3 Felder, Zentrallinie spielen</t>
+  </si>
+  <si>
+    <t>3:3 Zentrallinie spielen</t>
+  </si>
+  <si>
+    <t>3:3 Touch-Rugby</t>
+  </si>
+  <si>
+    <t>2:2 quer auf 2 Felder</t>
+  </si>
+  <si>
+    <t>3:3 King of the Court</t>
+  </si>
+  <si>
+    <t>Streetball</t>
+  </si>
+  <si>
+    <t>5:2 Passspiel</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> sich in Abschlusszonen geschickt Raum verschaffen und ihre Körperausrichtung für Direktschüsse vorbereiten.</t>
+  </si>
+  <si>
+    <t>2:1 klassisch, Spielerrolle 2</t>
+  </si>
+  <si>
+    <t>Mehrtorespiel (Chaos Spiel)</t>
+  </si>
+  <si>
+    <t>2:2 plus 1 in Tasche, Direktabschluss</t>
+  </si>
+  <si>
+    <t>Mini Hanball</t>
+  </si>
+  <si>
+    <t>2:1 klassisch; Spielerrolle 2</t>
+  </si>
+  <si>
+    <t>2:2 plus 1 hinter gegn. Tor, Direktabschluss</t>
+  </si>
+  <si>
+    <t>2:1 aus den Ecken, Spielerrolle 2</t>
+  </si>
+  <si>
+    <t>2:2 Tor-Fight</t>
+  </si>
+  <si>
+    <t>2:1 Bresilform, Fokus Spielerrolle 2</t>
+  </si>
+  <si>
+    <t>3:2 Brésilform, Fokus Spielerrolle 2</t>
+  </si>
+  <si>
+    <t>Tigerball 3:1 / 4:1 / 5:2</t>
+  </si>
+  <si>
+    <t>Torchance upgraden I</t>
+  </si>
+  <si>
+    <t>2:2 plus 1, Torchance upgraden II</t>
+  </si>
+  <si>
+    <t>3:3 Torchance upgraden</t>
+  </si>
+  <si>
+    <t>Wandball</t>
+  </si>
+  <si>
+    <t>360° Doppelpass, Mitnahme VH und BH</t>
+  </si>
+  <si>
+    <t>Stickhandling Turning</t>
   </si>
   <si>
     <t>2:2 breit, 2 Felder, kleine + grosse Tore</t>
   </si>
   <si>
-    <t>Stickhandling Turning</t>
+    <t>360° Passen zu dritt</t>
+  </si>
+  <si>
+    <t>360° Doppelpass, Entscheidungen frei</t>
+  </si>
+  <si>
+    <t>3:3 Zonenball</t>
   </si>
   <si>
     <t>Stickhandling mit Hindernis</t>
   </si>
   <si>
-    <t>2:2 mit Aussenstationen NHL</t>
-[...110 lines deleted...]
-    <t>3:3 plus 1 defensiv, ganzes Feld</t>
+    <t>Querpass in Lauf</t>
+  </si>
+  <si>
+    <t>2:2 breit, 3 Felder, kleine + grosse Tore</t>
+  </si>
+  <si>
+    <t>360° Passen zu viert</t>
+  </si>
+  <si>
+    <t>2:2 mit Zusatzspieler hinter gegn. Tor</t>
+  </si>
+  <si>
+    <t>3:3 mit Zusatzspieler hinter gegn. Tor</t>
+  </si>
+  <si>
+    <t>Abschlussturnier</t>
   </si>
   <si>
     <t>Jahresabschlussturnier</t>
   </si>
   <si>
-    <t>Mittetupf mit Kreuzen</t>
-[...11 lines deleted...]
-    <t>Jederzeit stabil bleiben sowie die Kraft passend dosieren</t>
+    <t>D-Junioren Athletik</t>
+  </si>
+  <si>
+    <t>Ausbildungsziel</t>
+  </si>
+  <si>
+    <t>Die Spieler*innen können eine beidbeinige Kniebeuge kontrolliert ausführen und isometrisch halten</t>
+  </si>
+  <si>
+    <t>Training</t>
+  </si>
+  <si>
+    <t>Entwicklungs-faktor</t>
   </si>
   <si>
     <t>Trainingsform</t>
   </si>
   <si>
+    <t>Anzahl Whg</t>
+  </si>
+  <si>
+    <t>Serien</t>
+  </si>
+  <si>
     <t>Gewicht</t>
   </si>
   <si>
     <t>Bewegungsrhythmus</t>
   </si>
   <si>
-    <t xml:space="preserve">Ausbildungsziel </t>
-[...2 lines deleted...]
-    <t>Die Spieler*innen können eine beidbeinige Kniebeuge kontrolliert ausführen und isometrisch halten</t>
+    <t>Keypoints</t>
+  </si>
+  <si>
+    <t>1 und 3</t>
+  </si>
+  <si>
+    <t>1 und 5</t>
   </si>
   <si>
     <t>Kraft</t>
   </si>
   <si>
+    <t>Squat</t>
+  </si>
+  <si>
+    <t>6-8x</t>
+  </si>
+  <si>
+    <t>2-3x</t>
+  </si>
+  <si>
     <t>eigenes Körpergewicht</t>
   </si>
   <si>
     <t>isometrisch haltend am Endpunkt</t>
   </si>
   <si>
     <t>Position kennen lernen, lange WS halten, Gesäss aktiv einsetzen</t>
   </si>
   <si>
-    <t>Keypoints</t>
-[...4 lines deleted...]
-  <si>
     <t>Paloff Press</t>
   </si>
   <si>
+    <t>leichtes resistance Band</t>
+  </si>
+  <si>
+    <t>Position kennen lernen, lange WS halten, Becken und Hüfte stabil</t>
+  </si>
+  <si>
     <t>Truck-Stop</t>
   </si>
   <si>
-    <t>leichtes resistance Band</t>
-[...11 lines deleted...]
-    <t>6-8x</t>
+    <t>5 min. spielerische Anwendung</t>
+  </si>
+  <si>
+    <t>Bremsen</t>
+  </si>
+  <si>
+    <t>2 und 6</t>
+  </si>
+  <si>
+    <t>Drop Jump bilateral</t>
   </si>
   <si>
     <t>4-6x</t>
   </si>
   <si>
-    <t>Serien</t>
-[...4 lines deleted...]
-  <si>
     <t>dynamisch eigenes Tempo</t>
   </si>
   <si>
     <t>sauber landen, Hüftkontrolle anwenden</t>
   </si>
   <si>
+    <t>Beidbeinige Sprünge vorwärts</t>
+  </si>
+  <si>
     <t>kennen lernen</t>
   </si>
   <si>
-    <t>5 min. spielerische Anwendung</t>
-[...4 lines deleted...]
-  <si>
     <t>Hüpfen, Springen</t>
   </si>
   <si>
+    <t>2 und 4</t>
+  </si>
+  <si>
+    <t>3 und 7</t>
+  </si>
+  <si>
+    <t>4 und 8</t>
+  </si>
+  <si>
     <t>Wall Drill linear</t>
   </si>
   <si>
     <t>Skipping 1-3 linear</t>
   </si>
   <si>
     <t>3-5x pro Stufe</t>
   </si>
   <si>
     <t xml:space="preserve">kennen lernen </t>
   </si>
   <si>
-    <t>45° Cutting</t>
-[...1 lines deleted...]
-  <si>
     <t>4-6x pro Seite</t>
   </si>
   <si>
     <t>kontrolliert langsam</t>
   </si>
   <si>
-    <t>1 und 3</t>
-[...14 lines deleted...]
-    <t>4 und 8</t>
+    <t>Die Spieler*innen können sicher beidbeinig von einem Kasten abspringen und landen.</t>
   </si>
   <si>
     <t>sauber landen, Hüftkontrolle anwenden, akkustisch auslösen</t>
   </si>
   <si>
     <t>explosiv</t>
   </si>
   <si>
     <t>weit nach vorne springen, explosiv auslösen</t>
   </si>
   <si>
     <t>explosiv vom Boden abfedern</t>
   </si>
   <si>
     <t>Körperhaltung</t>
   </si>
   <si>
     <t>Hüpfen, Springen, Landen</t>
   </si>
   <si>
     <t>schneller Wechsel</t>
   </si>
   <si>
+    <t>Auf Signal schnell wechseln</t>
+  </si>
+  <si>
     <t>frequenzsen von langsam bis zu max. schnell</t>
   </si>
   <si>
-    <t>Auf Signal schnell wechseln</t>
-[...1 lines deleted...]
-  <si>
     <t>Auf Signal richtige Wendung anwenden bzw. bei Markierungen richtig wenden</t>
   </si>
   <si>
+    <t>Beschleunigen</t>
+  </si>
+  <si>
     <t>schnell exzentrisch betont</t>
   </si>
   <si>
     <t>auf Signal auslösen</t>
   </si>
   <si>
-    <t>Beschleunigen</t>
-[...1 lines deleted...]
-  <si>
     <t>Stossen</t>
   </si>
   <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>Die Spieler*innen können in der Position des Wall Drills linear schnelle Beinwechsel ausführen. Zudem können sie den Ablauf eines 45°-Cuts ausführen.</t>
+  </si>
+  <si>
     <t>leichte Schubser an Schulter</t>
   </si>
   <si>
+    <t>maximal schnell sein</t>
+  </si>
+  <si>
     <t>Ziehen</t>
   </si>
   <si>
-    <t>maximal schnell sein</t>
-[...2 lines deleted...]
-    <t>Explosiv auf maximale Geschwindigkeit beschleunigen und während der gesamten Spielzeit effizient bremsen</t>
+    <t>Die Spieler*innen können eine geteilte Kniebeuge (Split Squat) kontrolliert ausführen und isometrisch halten</t>
+  </si>
+  <si>
+    <t>Split Squat</t>
+  </si>
+  <si>
+    <t>Position kennen lernen</t>
+  </si>
+  <si>
+    <t>Compass Lunges</t>
   </si>
   <si>
     <t>1x pro Pers.</t>
   </si>
   <si>
-    <t>Position kennen lernen</t>
-[...1 lines deleted...]
-  <si>
     <t>5min. spielerische Anwendung</t>
   </si>
   <si>
     <t>ganzheitlich stark</t>
   </si>
   <si>
+    <t>Single-leg Drop Jump</t>
+  </si>
+  <si>
+    <t>Sauber landen, Hüftkontrolle anwenden</t>
+  </si>
+  <si>
+    <t>Bremstechnik linear</t>
+  </si>
+  <si>
     <t>6-8x pro Bein</t>
   </si>
   <si>
-    <t>Sauber landen, Hüftkontrolle anwenden</t>
-[...1 lines deleted...]
-  <si>
     <t>Landen</t>
   </si>
   <si>
     <t>Wall Drill lateral singles</t>
   </si>
   <si>
     <t>Skipping 1-3 lateral</t>
   </si>
   <si>
-    <t>90° Cutting</t>
-[...1 lines deleted...]
-  <si>
     <t>Richtungswechsel</t>
   </si>
   <si>
+    <t>Die Spieler*innen können effizient und schnell einbeinig von einem Kasten abspringen und landen.</t>
+  </si>
+  <si>
+    <t>Sauber landen, Hüftkontrolle anwenden, akkustisch auslösen</t>
+  </si>
+  <si>
     <t>dynamisch schnell</t>
   </si>
   <si>
-    <t>Sauber landen, Hüftkontrolle anwenden, akkustisch auslösen</t>
-[...1 lines deleted...]
-  <si>
     <t>Auf Signal auslösen</t>
   </si>
   <si>
     <t>frequenzen von langsam bis max. schnell</t>
   </si>
   <si>
+    <t>Ruderzug vertikal</t>
+  </si>
+  <si>
+    <t>Die Spieler*innen können in der Position des Wall Drills lateral schnelle Beinwechsel ausführen. Zudem können sie den Ablauf eines 90°-Cuts ausführen.</t>
+  </si>
+  <si>
+    <t>Die Spieler*innen können das einbeinige Kreuzheben kontrolliert ausführen und isometrisch halten.</t>
+  </si>
+  <si>
+    <t>Single-leg Deadlift</t>
+  </si>
+  <si>
     <t>Paloff Press mit Rotation</t>
   </si>
   <si>
+    <t>Copenhagen Plank</t>
+  </si>
+  <si>
     <t>kontrolliert</t>
   </si>
   <si>
-    <t>MedBall Rotationswurf zu Mitspieler</t>
-[...1 lines deleted...]
-  <si>
     <t>MedBall</t>
   </si>
   <si>
     <t>Hopserlauf linear</t>
   </si>
   <si>
     <t>3-5 Meter</t>
   </si>
   <si>
     <t>auf Signal von linear zu lateral wechseln</t>
   </si>
   <si>
+    <t>180° Turn</t>
+  </si>
+  <si>
+    <t>Die Spieler*innen können effizient und schnell einbeinig von einem Kasten zur Seite abspringen und landen.</t>
+  </si>
+  <si>
     <t>dynamisch</t>
   </si>
   <si>
     <t>versuchen weit zu werfen</t>
   </si>
   <si>
     <t>ausführen</t>
   </si>
   <si>
     <t>auf Signal anwenden</t>
   </si>
   <si>
+    <t>Copenhagen Plank mit Dip</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Die Spieler*innen können während der Skippings die Frequenz der Beinarbeit erhöhen. Zudem können sie einen 180°-Turn ausführen. </t>
+  </si>
+  <si>
+    <t>explosiv vom Boden abdrücken und weit nach vorne</t>
+  </si>
+  <si>
+    <t>frequenzen langsam bis max. schnell</t>
+  </si>
+  <si>
     <t>auf Signal von linear zu lateral wechseln und frequenzen wechseln</t>
   </si>
   <si>
-    <t>explosiv vom Boden abdrücken und weit nach vorne</t>
-[...2 lines deleted...]
-    <t>frequenzen langsam bis max. schnell</t>
+    <t>MedBall Rotationswurf an Wand</t>
+  </si>
+  <si>
+    <t>zu zweit abwechselnd, Vollgas</t>
   </si>
   <si>
     <t>ganzheitlich Stark</t>
   </si>
   <si>
-    <r>
-[...294 lines deleted...]
-    <t>MedBall hoch werfen</t>
+    <t>Die Spieler*innen können beidbeinig seittlich auf eine Turnbank springen.</t>
+  </si>
+  <si>
+    <t>selber auslösen &amp; kennen lernen</t>
   </si>
   <si>
     <t>4-6x pro Bein</t>
   </si>
   <si>
     <t>leichter MedBall</t>
   </si>
   <si>
-    <t>selber auslösen &amp; kennen lernen</t>
-[...1 lines deleted...]
-  <si>
     <t>Werfen</t>
   </si>
   <si>
+    <t xml:space="preserve">Hopserlauf lateral </t>
+  </si>
+  <si>
+    <t>3-5x</t>
+  </si>
+  <si>
+    <t>rhythmisch, vom boden abfedern</t>
+  </si>
+  <si>
+    <t>auf akkustisches Signal von linear zu lateral wechseln</t>
+  </si>
+  <si>
+    <t>Skipping 1-3 linear/lateral mix</t>
+  </si>
+  <si>
+    <t>Frequenz langsam bis max. Speed</t>
+  </si>
+  <si>
+    <t>auf akkustisches Signal von linear zu lateral wechseln bzw. Frequenz erhöhen</t>
+  </si>
+  <si>
+    <t>45 / 90 / 180° Cut</t>
+  </si>
+  <si>
+    <t>6x insgesamt</t>
+  </si>
+  <si>
+    <t>schnell</t>
+  </si>
+  <si>
     <t>auf akkustisches Signal</t>
   </si>
   <si>
-    <t>Skipping 1-3 linear/lateral mix</t>
-[...32 lines deleted...]
-    <t>Squat</t>
+    <t>Parcours</t>
+  </si>
+  <si>
+    <t>3:3 freies Spiel, 2 Felder</t>
+  </si>
+  <si>
+    <t>3:3 plus 1 Joker</t>
+  </si>
+  <si>
+    <t>3:3 plus 1 "Level Game"</t>
+  </si>
+  <si>
+    <t>3:2 Stürmer vs. Verteidiger</t>
+  </si>
+  <si>
+    <t>2:2 plus 2 hinten</t>
+  </si>
+  <si>
+    <t>Jokerspiel 2:2 plus 1 quer</t>
+  </si>
+  <si>
+    <t>3:3 plus 1 hinten</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1:1 lösen vom Gegner </t>
+  </si>
+  <si>
+    <t>2:1 Mittetupf - Korridorpassen</t>
   </si>
   <si>
     <t>Lunge linear</t>
   </si>
   <si>
-    <t>Drop Jump bilateral</t>
-[...122 lines deleted...]
-    <t>D-Junioren Athletik</t>
+    <t>Pogos linear</t>
+  </si>
+  <si>
+    <t>45° Cut</t>
+  </si>
+  <si>
+    <t>Berge versetzen</t>
+  </si>
+  <si>
+    <t>Pogos lateral</t>
+  </si>
+  <si>
+    <t>EB zu BB Sprung vorwärts</t>
+  </si>
+  <si>
+    <t>90° Cut</t>
+  </si>
+  <si>
+    <t>Box Jump</t>
+  </si>
+  <si>
+    <t>EB zu BB Sprung mit Rotation</t>
+  </si>
+  <si>
+    <t>MedBall - linearer Rotationswurf</t>
+  </si>
+  <si>
+    <t>MedBall - lateraler Rotationswurf</t>
+  </si>
+  <si>
+    <t>Single-leg Box Jumps</t>
+  </si>
+  <si>
+    <t>Wechselsprünge</t>
+  </si>
+  <si>
+    <t>MedBall hochwerfen</t>
+  </si>
+  <si>
+    <t>Lunge lateral</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="42" x14ac:knownFonts="1">
+  <fonts count="37" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Avenir Next LT Pro"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Avenir Next LT Pro"/>
       <family val="2"/>
     </font>
@@ -1948,215 +1582,191 @@
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="7"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
-      <name val="Arial"/>
-[...8 lines deleted...]
-      <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="7"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
       <sz val="8"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="9"/>
-[...10 lines deleted...]
-    <font>
       <b/>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Avenir Next LT Pro"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="7"/>
-      <color indexed="81"/>
+      <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="7"/>
-[...6 lines deleted...]
-      <color rgb="FF000000"/>
+      <b/>
+      <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="7"/>
+      <b/>
+      <sz val="18"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="0"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="7"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="7"/>
-      <name val="Arial"/>
-[...14 lines deleted...]
-      <sz val="7"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="19">
+  <fills count="18">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -2199,72 +1809,66 @@
       <patternFill patternType="solid">
         <fgColor rgb="FFFF9900"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0"/>
-[...4 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor indexed="65"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <bgColor theme="0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="lightUp">
         <bgColor theme="0"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="51">
+  <borders count="45">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -2393,50 +1997,63 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -2552,132 +2169,86 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...9 lines deleted...]
-    <border>
       <left/>
       <right style="thin">
         <color theme="0"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...22 lines deleted...]
-    <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
-[...9 lines deleted...]
-      <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
@@ -2707,74 +2278,50 @@
       <right style="thin">
         <color theme="0"/>
       </right>
       <top style="thin">
         <color theme="0"/>
       </top>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="0"/>
       </right>
       <top style="thin">
         <color theme="0"/>
       </top>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...22 lines deleted...]
-    <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color theme="0"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -2792,1336 +2339,1316 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color theme="0"/>
       </right>
       <top style="thin">
         <color theme="0"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...27 lines deleted...]
-      </left>
+      <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="410">
+  <cellXfs count="409">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="5" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="2" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="16" fontId="14" fillId="12" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="14" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" xfId="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="13" fillId="15" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="14" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="13" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="28" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="30" fillId="14" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="13" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="14" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="14" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="12" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="12" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="13" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="14" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="13" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="13" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="14" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="13" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="13" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="13" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="13" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="16" fontId="14" fillId="13" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="16" fontId="30" fillId="14" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="16" fontId="14" fillId="12" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="14" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="1" xfId="2" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="22" xfId="2" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="5" borderId="1" xfId="2" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="8" borderId="1" xfId="2" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="1" xfId="2" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="17" xfId="2" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="8" borderId="17" xfId="2" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="4" borderId="1" xfId="2" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="18" xfId="2" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="5" borderId="34" xfId="2" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="19" xfId="2" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="8" borderId="19" xfId="2" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="19" xfId="2" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="4" borderId="17" xfId="2" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="4" borderId="2" xfId="2" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="35" xfId="2" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="4" borderId="19" xfId="2" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="4" borderId="34" xfId="2" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="5" borderId="19" xfId="2" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="8" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="14" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="15" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="22" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="19" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="20" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="35" fillId="5" borderId="4" xfId="2" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="8" borderId="18" xfId="2" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="4" borderId="4" xfId="2" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="4" borderId="18" xfId="2" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="5" borderId="2" xfId="2" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="5" borderId="32" xfId="2" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="4" borderId="32" xfId="2" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="5" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="5" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="5" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="5" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="8" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="16" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="12" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="11" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="8" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="8" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="8" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="17" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="17" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="17" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="17" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="12" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="12" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="13" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="13" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="14" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="14" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="13" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="13" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="13" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="16" fontId="14" fillId="13" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="16" fontId="14" fillId="13" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="16" fontId="14" fillId="13" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="12" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="8" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="12" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="12" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="14" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="14" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="14" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="14" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="14" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="14" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="14" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="14" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="14" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="14" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="12" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="12" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="12" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="12" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="12" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="12" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="14" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="14" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="14" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="14" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="13" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="13" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="13" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="16" fontId="14" fillId="12" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="16" fontId="14" fillId="12" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="16" fontId="14" fillId="12" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="13" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="13" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="13" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="13" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="13" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="13" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="13" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="12" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="14" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="16" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="16" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="13" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="13" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="14" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="13" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="13" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="12" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="13" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="13" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="13" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="13" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="13" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="16" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="16" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="16" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="13" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="13" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="14" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="14" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="14" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="14" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="6" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="8" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="14" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="8" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="14" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...38 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="16" fontId="14" fillId="12" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="14" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...607 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="12" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="12" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="16" fontId="14" fillId="12" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="12" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="14" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="13" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="16" fontId="14" fillId="12" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="12" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="12" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="12" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="14" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="16" fontId="14" fillId="12" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="14" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="13" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="13" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="14" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="14" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...42 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="32" fillId="13" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="13" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="14" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="13" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="13" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="13" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...83 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="13" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="13" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="13" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...111 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="32" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="12" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="13" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="12" borderId="1" xfId="2" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="13" borderId="1" xfId="2" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="14" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="14" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="13" borderId="22" xfId="2" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="14" borderId="22" xfId="2" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Link" xfId="2" builtinId="8" customBuiltin="1"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
     <cellStyle name="Standard 2" xfId="1" xr:uid="{FDB23815-786D-4307-BE9B-1D414C23035D}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
+      <color rgb="FFFF2D2D"/>
       <color rgb="FFFF9B9B"/>
-      <color rgb="FFFF2D2D"/>
+      <color rgb="FFFCFC7C"/>
+      <color rgb="FFFF9900"/>
+      <color rgb="FFA74FFF"/>
+      <color rgb="FF1385D3"/>
       <color rgb="FFFF7979"/>
       <color rgb="FF6400C8"/>
-      <color rgb="FFA74FFF"/>
       <color rgb="FF47008E"/>
       <color rgb="FF860DFF"/>
-      <color rgb="FFD5ABFF"/>
-[...1 lines deleted...]
-      <color rgb="FFFFFF4F"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <person displayName="Philippe Burkhard" id="{57812833-2BB9-448C-8E87-BC9232663E93}" userId="Philippe Burkhard" providerId="None"/>
+</personList>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4341,9164 +3868,9944 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/threadedComments/threadedComment1.xml><?xml version="1.0" encoding="utf-8"?>
+<ThreadedComments xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <threadedComment ref="L4" personId="{57812833-2BB9-448C-8E87-BC9232663E93}" id="{1E320614-230A-423D-A15E-782303156239}">
+    <text xml:space="preserve">Dauer der Ferien abhängig von Kanton, Verein, Hallenverfügbarkeiten
+</text>
+  </threadedComment>
+  <threadedComment ref="U4" personId="{57812833-2BB9-448C-8E87-BC9232663E93}" id="{B79FD4A9-7F0F-4452-9240-8BB5203ECDA6}">
+    <text xml:space="preserve">Dauer der Ferien abhängig von Kanton, Verein, Hallenverfügbarkeiten
+</text>
+  </threadedComment>
+  <threadedComment ref="AU4" personId="{57812833-2BB9-448C-8E87-BC9232663E93}" id="{E861CA2C-A203-40C1-9AAC-3D2CA809EE96}">
+    <text>Start und Dauer der Pause abhängig von Saisonabschluss und Wiederbeginn im Verein.
+- Teamabschluss-Event
+- Planung neue Saison (Jahresplanung)
+- Kommunikation Verein/Staff/Eltern bezüglich Teamzusammensetzung und Kick-off. 
+- Meldung Selektion regionale U13 Auswahl</text>
+  </threadedComment>
+  <threadedComment ref="F7" personId="{57812833-2BB9-448C-8E87-BC9232663E93}" id="{99F1A3B3-DC67-4E1D-8666-2A4867297B86}">
+    <text xml:space="preserve">Sitzung mit allen Staffs Kinderunihockey, ev. interne Weiterbildung
+</text>
+  </threadedComment>
+  <threadedComment ref="N7" personId="{57812833-2BB9-448C-8E87-BC9232663E93}" id="{4FB2C119-8F09-49C2-8566-C87A3883C2C8}">
+    <text>AV= Ausbildungsverantwortliche*r</text>
+  </threadedComment>
+  <threadedComment ref="P7" personId="{57812833-2BB9-448C-8E87-BC9232663E93}" id="{0557C484-0B8D-4AB5-86DE-7274AF69DE99}">
+    <text xml:space="preserve">Übersicht und Planung der nächsten Monate/Schwerpunkte
+</text>
+  </threadedComment>
+  <threadedComment ref="S7" personId="{57812833-2BB9-448C-8E87-BC9232663E93}" id="{095D1C51-A8A7-483B-88A7-94DE69E2F428}">
+    <text>Einzelgespräche (Entwicklungsgespräch)</text>
+  </threadedComment>
+  <threadedComment ref="AO7" personId="{57812833-2BB9-448C-8E87-BC9232663E93}" id="{D7877736-88CF-467F-BF3A-EAB1FD82A7A0}">
+    <text>Einzelgespräche (Entwicklungsgespräch)</text>
+  </threadedComment>
+</ThreadedComments>
+</file>
+
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6971f98dffef18579707127b?secret=c9efeea6b13cae65bf1f1c23c751e99aee478d599dfb0137bda73de99cdbbf56" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd5fc7a33399b175071cc8?secret=82bd6dfb759c91ddfa9239c5c1db4867f7ce42c7678a25893ae2b9ff45c5ca9b" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67d02dac00eea0ef31046fa0?secret=1816a4b2db2521b3d9d12476db0e4c5c141c5238074c685bba584e31555e36ad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=e46020d0000e97ebe5398daa7020dbf7fc4de684ca12367ee948bd96e200d95c" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784c69ae5c39bf2a70dfdc2?secret=a6c8ccfc66812dd46e85c77db2a86b6c85be6cf2679fe6f49fe88ce1fa18c805" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a07e129ce5a3a6e20b2b42?secret=bac96b22b4c7268e2092adc3e67e91560e58798308dafc0c168fcb2241c598a2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd7d1285e8d0ab7907b3cd?secret=b292f04500dd18b3f4b95defa8ad540ed2dc9225afb87d14dbe6bb88d5384215" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67729118bc637a442a0b3a8a?secret=9090262fa8514d8278225b536ce93630c4af08f2973504b55b224b4c50d2559b" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69ae85c02f4c75820608109b?secret=46cb17ef8e4b41f7b798680f9698707ea17fc3ae729cbb384138ab8189351258" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784c746e5c39bf2a70dfddb?secret=c78f125924ff32d7a2d0ae3ee909a8fee22cf443f2ab842cfc2c1d3df6f19bd3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682d97d04387ab68b50726e6?secret=9ae4f76c501b3113b7de9a9fa56a4a94c4e34154243513dd9b44a0cf983e6c3e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=e46020d0000e97ebe5398daa7020dbf7fc4de684ca12367ee948bd96e200d95c" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/66c32deb38e56d80c8085976?secret=959efac60f52c9c68bc8d5934f819511364720db10bd91ed9aa423fe5ba48714" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd734313193422ac076d0b?secret=8d7c984bdad726f892be50eaf02cda29914fe42f1d296e7a981ca3088a2542bd" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/677bd955e5c39bf2a70dfbd1?secret=fdea30f70a7ff5704717e81311f538493b57fd76a20cfe669b4f9ae27e60f800" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/677293a8b26ce47538053ef1?secret=a9fcdf7f4d2b1f444e740e6e0793e872fc1af4048d803391faeb801777809e13" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/66fa384e5629ab32e90e077b?secret=4e06f745c305693d20e01b429719329a33fcead81a007edee1100ad1948de574" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67f9060960e8aaad4b018172?secret=811c66bffab10366c95977511eba7a71b8bd8e2adca48b27886e37aba768c771" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784d803e5c39bf2a70dfebf?secret=ae1d974deb3928249b0280218dc6a86a9e60dd00b2db1194582020de5c533d16" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/66fa3b8d5629ab32e90e07af?secret=1bfbc4f3eeec45bd2ae17def35e2ed7d1e4f598aab94fa214a2461adb8fc47d9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69664af96cb41a365f0d5588?secret=04ba250b485c38ccf3120868b7fa5d727a5eeb3c9060b3729bee40e4a1d9d389" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784dff7e5c39bf2a70dfef7?secret=8f562cb6def9afe1eb41b5b6497fe403732e8d9c173ca4c712fabfb2c2bcd2fd" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd5fc7a33399b175071cc8?secret=b0f719501c7ca97380dee570e6606d1a4a5fad3f8b6a1f791715fdd559efdf12" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd6860fb60257702051682?secret=5e616a30f6f75f6b50dc9491819b2727d41b5a52489e2f3753309bd27dd24a74" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6a7af081b9a9704d1a044f73?secret=a0168fada652210c9e1a8ab814fe6a81e8b7b5009de8d6aa57f77384b8f19ea4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=e46020d0000e97ebe5398daa7020dbf7fc4de684ca12367ee948bd96e200d95c" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67efcb1ece23c049770c3be2?secret=fd3d3873ef0e12766e1d0eb849e7a089b0900e14d4a85884b1741136464e9224" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67729641bc637a442a0b3ab5?secret=5d039d0837476b9d40c0867c8f5c8b9a37d28314e2efb9f2d464177048cc1537" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68273d6160a3a01f7b0140a2?secret=0f52a3bad19ebc2f46023bb8d4ef8a94aefef58e89313d3a5e273ecf6222496b" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69315b53d36c2bbde9028334?secret=41033c100de4429c2f06b1593c1dc809407b63a878d20b5ecef873cdb444e92d" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/677293a8b26ce47538053ef1?secret=a9fcdf7f4d2b1f444e740e6e0793e872fc1af4048d803391faeb801777809e13" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784ee21bc637a442a0b40ce?secret=224fc1375fa9d04ba4f683c8b118bdbb558bc4fc31a9ef271dec6b4889190735" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd74c7f55aac23a90ade38?secret=b2d321ae2560a94e5f8feaa10a23339b045f1f439924f5efb8b36299604d887e" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd697edb92a7ce51076162?secret=d3adee3c6d29c2cc4a5dcb532bad6852d917c8bffc6bfc0edbb80d1ac1445b71" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=e46020d0000e97ebe5398daa7020dbf7fc4de684ca12367ee948bd96e200d95c" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a0c7e5aee1280dd5001c1b?secret=dbf949d8e9daa80f9cc230ed6a06b38acf486b484606a15074b170edeed268b6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784c69ae5c39bf2a70dfdc2?secret=a6c8ccfc66812dd46e85c77db2a86b6c85be6cf2679fe6f49fe88ce1fa18c805" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6818ba5ba58900fb150ae172?secret=7c8b8b4a9ea615b435409ffc9e5172f01373ff37641a79b6d979f641e64ceb4d" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6a7b3620b9a9704d1a04504f?secret=bac12dcb22a95897616c43c6b8a988dc6e144d14e372133a73476fd0825f6b91" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a0da63194ffa73ae02c6af?secret=54359159df10950761cd67477b516015d79d357f50a40f30bf5b3486a374506f" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67d02dac00eea0ef31046fa0?secret=1816a4b2db2521b3d9d12476db0e4c5c141c5238074c685bba584e31555e36ad" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a08ba1aee1280dd500179b?secret=593fc6419e6494655cbb95823319519224b67004a76a81a667d9d8e70d55bfd0" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784c7ecbc637a442a0b3ee9?secret=f4ec56ca595b3f530f38c7af8d38ba81787e112ea403018a3e307b1f7b33aa82" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a07e129ce5a3a6e20b2b42?secret=bac96b22b4c7268e2092adc3e67e91560e58798308dafc0c168fcb2241c598a2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=e46020d0000e97ebe5398daa7020dbf7fc4de684ca12367ee948bd96e200d95c" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/66c32deb38e56d80c8085976?secret=959efac60f52c9c68bc8d5934f819511364720db10bd91ed9aa423fe5ba48714" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd6e390c51a2f2300fee2a?secret=dd4bf8679e191aaabf54c861c6f1eff5d73d66c17adf0d1310dcc1c88e1b7093" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68259ac870e6c3b7cd0b6692?secret=a5fb7b603fa1629a96e92e2ed80a59bc9fae1e446812156a379fc5553ad2d646" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6810d596563080e56a05d022?secret=38266c2b17ddf9d539fee5a652865a903026721454d4636a34c5b71fd8cd8d15" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67729f2dbc637a442a0b3b26?secret=1731b0afe423380605d4d6d7a5909544ace6b801e8efb7c98d4b393371986f5f" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784c2f3bc637a442a0b3ea6?secret=074de72e1f8ff80ee2300f58ea24d9ad8d9e5777161afd2f1fdc5ace1798f387" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682d97d04387ab68b50726e6?secret=9ae4f76c501b3113b7de9a9fa56a4a94c4e34154243513dd9b44a0cf983e6c3e" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=e46020d0000e97ebe5398daa7020dbf7fc4de684ca12367ee948bd96e200d95c" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6756e280da219507010625e8?secret=892391e7bbe59f1cf45f57f1987dca644b7acdfc46483c6c291b709c2ce95386" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6a6b50f2d9d1e0ba4c09eeb7?secret=adeb795725e8cd0dc76abb0ff83efbe67356b9713d49ba2a3c856755b15c4a88" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/66fa3fb03e2e4e79b60307ea?secret=e2f4ee0c9a38088d70f7941175bcff8a65aedbb7801af747c9217dba129b40a5" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/66fa384e5629ab32e90e077b?secret=4e06f745c305693d20e01b429719329a33fcead81a007edee1100ad1948de574" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682e336e9d0e1571f302f012?secret=481de6ea6749d342a7781de4c54b959880a9ece06f5a18501be2089226b73993" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6a7b1520abb32a473904ca8e?secret=b1b4d24dcde54ea467ce2b7f351faaa8af10416d06095cc8a4ebf9797358cb2c" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69315b53d36c2bbde9028334?secret=41033c100de4429c2f06b1593c1dc809407b63a878d20b5ecef873cdb444e92d" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784dff7e5c39bf2a70dfef7?secret=8f562cb6def9afe1eb41b5b6497fe403732e8d9c173ca4c712fabfb2c2bcd2fd" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a0d580194ffa73ae02c60a?secret=02e03319cefd4133aff1b9f09da2aa3681b701c130c4e4ebda3b195445268cf3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a09638fd082c2f96094250?secret=6fccf8dcd50781589b275fe9a2d44e91b4fb5020da073f4633be62e16ebe22b4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6772a9aabc637a442a0b3bc9?secret=6ea182d2494c51800aaee6eb35c10067a30066575bf4e09174d63310894ebf78" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69bbc3334231bdf74d0305fe?secret=da5db7d6372ac1a3ed846b52514b10597849b9d16cfa19ab1bea60e9f10db989" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd6860fb60257702051682?secret=5e616a30f6f75f6b50dc9491819b2727d41b5a52489e2f3753309bd27dd24a74" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a0c7bd194ffa73ae02c565?secret=8db659a13478ea9d83ef798780f612b6fa04e65f8acf7797c1f7b27aad355b6a" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/674dbf62da21950701062427?secret=183e5f7e0003c0e16e6d73bc1903458cfbd987196368e536daf0b919a6c0e288" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68273d6160a3a01f7b0140a2?secret=0f52a3bad19ebc2f46023bb8d4ef8a94aefef58e89313d3a5e273ecf6222496b" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a09603fd082c2f9609423b?secret=ad1c3bf72ee57244c3cd634268e37e898a060f5417c71aa58f9a9880388d1e95" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a5c618aee1280dd5001e25?secret=faab15240092b32460c864a5c56ed35b12baa8a4eaca9e0e8d1e74596ca10de0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=e46020d0000e97ebe5398daa7020dbf7fc4de684ca12367ee948bd96e200d95c" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67d02a06a76597d8f409a8ab?secret=a301b0813cc03f53a4643d3d221bb5e7c18d9b05e958c7d369dc1b1906ffbfcb" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a09241fd082c2f960941e6?secret=5691039d8fd65bee96654da162d8b679e30f5500ce1c858e16cd7a1ae59fcd8a" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/677293a8b26ce47538053ef1?secret=a9fcdf7f4d2b1f444e740e6e0793e872fc1af4048d803391faeb801777809e13" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/66fa408f3e2e4e79b6030804?secret=83fee0b8d33d9c78551e5578877802eea85cfbb10c205315cc10ee3de8b2dd53" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67efd7702f7cdbc1f30f8c17?secret=d547e99f4ab4635d1f9c59e11106d74a8b46a4aecb6831029755c9da26e9e2e5" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67729a0625a20d031d02ae3a?secret=f433c25e58a8c35d343d9aa78f6f43683bb6b9b9cf8f44fd111ac66e7542fc51" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd5e4c4a79b4ae86086d72?secret=de722a28d4057b3e47574d3966c5c6062711a21f10f24dec683dfa205acc8d5d" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682ee4530743a2cd860f04e2?secret=1e2809e0654ed4ad4f05a527c30ab243fe70cc9c3501839201b47d9d7a284fcf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67728db225a20d031d02addc?secret=7982df1701d7632ae6c872bfa288125d97431884549a54e344615c5586d1bfef" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=e46020d0000e97ebe5398daa7020dbf7fc4de684ca12367ee948bd96e200d95c" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6772a533bc637a442a0b3b76?secret=8353f65ffbe12c878bc2b27478b617ae8c4531b974a22ce7d156b9703e7bbe8c" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a07e129ce5a3a6e20b2b42?secret=bac96b22b4c7268e2092adc3e67e91560e58798308dafc0c168fcb2241c598a2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/66c32deb38e56d80c8085976?secret=959efac60f52c9c68bc8d5934f819511364720db10bd91ed9aa423fe5ba48714" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6752fd9bef5fbbd04504c260?secret=159d73aa1ffd265cb07b20d9dc39ff5e2d0233cf61449da8d3ca209fd1cba1d2" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6a6b50f2d9d1e0ba4c09eeb7?secret=adeb795725e8cd0dc76abb0ff83efbe67356b9713d49ba2a3c856755b15c4a88" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6810db0feefde9fe700ea4a2?secret=a38d2ccf5971589142affefae9fe574c1d034b99e19354fb6a36ea54f5a72ca0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682d93d64387ab68b50726d2?secret=0878dcff0cba5c3e17a72502cacbf49c10277aba55fae10b0c5ff1c64ddfc433" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67729fcbb26ce47538053f67?secret=3e1ae4335574abb484ded4242ab1ce18407496156aa99175b521eb865b8270df" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd734313193422ac076d0b?secret=d94605f30c52459f02545f6f3622194bd6711effca9597481d4330a3ce6e92b5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=e46020d0000e97ebe5398daa7020dbf7fc4de684ca12367ee948bd96e200d95c" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682d93d64387ab68b50726d2?secret=0878dcff0cba5c3e17a72502cacbf49c10277aba55fae10b0c5ff1c64ddfc433" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784d803e5c39bf2a70dfebf?secret=84d5243fe9ddef2a4a4e7130fce3d5271dbf1ad07af909ac02d76e53142195c3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/66fa3e9b3e2e4e79b60307c6?secret=69a503af980b739c2097c96588e37b9367e0e8f281c5e4b68478138dea085abb" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd74c7f55aac23a90ade38?secret=a691e63e4b3d6603c47457fa62baf1bf9c3bfd515375355fc5002991e75f2230" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/677293a8b26ce47538053ef1?secret=a9fcdf7f4d2b1f444e740e6e0793e872fc1af4048d803391faeb801777809e13" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68273d6160a3a01f7b0140a2?secret=0f52a3bad19ebc2f46023bb8d4ef8a94aefef58e89313d3a5e273ecf6222496b" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6a7b1adbb9a9704d1a044f96?secret=1d8b75c6dbae1ce75e877fde80d95ac2a28f20a1c72f35c96fc06c5575509303" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/66fa3b8d5629ab32e90e07af?secret=1bfbc4f3eeec45bd2ae17def35e2ed7d1e4f598aab94fa214a2461adb8fc47d9" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a0c662aee1280dd5001bd3?secret=7080dc088e1d21ea74f6494d11639bad59644de0fc04009a5eb9e0ae7ae4b406" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6772a6deb26ce47538053fd6?secret=c7f6cd676d70d96c21e19ec29a8d4177630eef115a976c7e764a4694930fc9f3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682d93d64387ab68b50726d2?secret=0878dcff0cba5c3e17a72502cacbf49c10277aba55fae10b0c5ff1c64ddfc433" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682e3920f8fcf95db50b2bf4?secret=a6215b1cdbe2c8f73363e6927b375c1e0b2b4c907703026c440645070302d747" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69bbc3334231bdf74d0305fe?secret=da5db7d6372ac1a3ed846b52514b10597849b9d16cfa19ab1bea60e9f10db989" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69986aee04e0076933040bf8?secret=98e5211f9122ddd7c6889f8b5bf904e62911148661b2c7bb35287d062446cc77" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd5fc7a33399b175071cc8?secret=9818caf5fa81dcb0bcbba02427bd11ba281964c42129b91c60fa216338fc33bd" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/674ef7eada21950701062471?secret=6802e943b4acd80159491881a9d55632ee9863c2a64a68ebe10e25cbc26028e9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a5c70efd082c2f960947a8?secret=2f62d64434824e140a3b3f7e2e2406cc16c37874f98010ee9efff79777f22fa7" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6835ac03baba2ed41206cf2f?secret=3e9764c580f1981b14ef592144fa1b5028e5470cc895de6f10f2e5f51f384aa4" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784c4ecbc637a442a0b3ec1?secret=01802ec0c04347458892ec7901fb24b2393e11072e65ce677dd7939335f3f450" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd6c61ee853e54cb053f95?secret=4e5bf22aae9884792b3f8db6f85b22315c99bd0af039461d476c6f05682369bb" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=e46020d0000e97ebe5398daa7020dbf7fc4de684ca12367ee948bd96e200d95c" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/66fa408f3e2e4e79b6030804?secret=a1382638a7ac345e96a2786969fe7b81c793047b346ec6bb8ad1186c4f7e4450" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/677d49fde5c39bf2a70dfc9d?secret=e5767f327e66f8c3dd61349532ab0bc0bc5ca913d2d1dcf4f973993eef435da8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784c4ecbc637a442a0b3ec1?secret=7c70767dfeb014fd8630562ab911582e6e2b5b2760c3baca1cdc81201d01113f" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a094036d08b419f1082eb6?secret=865989ba4722cb0dc46d0fe4bcf28a0d57a878e56c6e60d05b5775d5867cfc55" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/677289f725a20d031d02ad8f?secret=2f8b90a09645bfc1f74d769606bfcd91686e48702152eeff13fc830d3b4b1c2b" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd669b6a27fd260f0a0d66?secret=fcedb88722eea348bc99a706af3fabfdcfae673c289289da567c3db71646e74d" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a08fb4aee1280dd5001804?secret=09507bdde2378ecd9c33c42d45ad5affa4d7509627bc752143d40e520c1092e7" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/675c31013d7eba98dc092a59?secret=e538466557ed44b6cdc43f24c0ccfc40bafdced41c7c287901b52ce84ee6363c" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68273d6160a3a01f7b0140a2?secret=0f52a3bad19ebc2f46023bb8d4ef8a94aefef58e89313d3a5e273ecf6222496b" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/681a1666af0355e74f028962?secret=3981ccbff63f2c0f3150fb9ef3308ea9710fac050b95c86f970b2ba9a8678faf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69315b53d36c2bbde9028334?secret=41033c100de4429c2f06b1593c1dc809407b63a878d20b5ecef873cdb444e92d" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682ac1716d7cdf33b200e836?secret=14ee7802ac3001e0740013f198a68beb1331e60dc9ad38c16cc2e8440273abd5" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69bbc3334231bdf74d0305fe?secret=29e7dfc3985ac0ef6bf0ca243fad48fbcc00c4da3a50b612ded74268c8a53b7b" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/677d36acbc637a442a0b3d15?secret=c3d3e6ab99210ec897e7abac31da82acbca3acead04dc7069131ab0e4cc9e25b" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a085dbfd082c2f96094153?secret=82ce7c2a0053148db9710af844b3adeca6d1dc1358dc18ca3037a0357803196a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=e46020d0000e97ebe5398daa7020dbf7fc4de684ca12367ee948bd96e200d95c" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=e46020d0000e97ebe5398daa7020dbf7fc4de684ca12367ee948bd96e200d95c" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69bbc3334231bdf74d0305fe?secret=da5db7d6372ac1a3ed846b52514b10597849b9d16cfa19ab1bea60e9f10db989" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/66c32deb38e56d80c8085976?secret=959efac60f52c9c68bc8d5934f819511364720db10bd91ed9aa423fe5ba48714" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd6c61ee853e54cb053f95?secret=4e5bf22aae9884792b3f8db6f85b22315c99bd0af039461d476c6f05682369bb" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=e46020d0000e97ebe5398daa7020dbf7fc4de684ca12367ee948bd96e200d95c" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a09398fd082c2f96094218?secret=281ac0b5fb0ea2ad4ecd656e6760fdc8328356de04b50e6adea563bb2c4c5169" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784ec2be5c39bf2a70e001a?secret=46da73c0d15f0557382627e5007342cfbde074c4927a15548285376828b8d7f3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/674ef7eada21950701062471?secret=6802e943b4acd80159491881a9d55632ee9863c2a64a68ebe10e25cbc26028e9" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a0ca83aee1280dd5001c37?secret=c39a1d3e5402f4e8777804a99d6193aabd85c76b1a39f2d89211507053574c4f" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd67af67781985c20be174?secret=196dc1d13a592352115552426534809065f133b6b22ac4d4efc27fa471b92e43" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6a6b53121cb38990570610f6?secret=6c704af88bf8f62f69a6cdeec2042f76026b1b275ed37fb649e2f3f349345ef4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682c92dccbb84b9800044e73?secret=82c25607c01d48703c0bce0c4cb3a931efbe98f66f4dc23c7c647b5f787e8f4a" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67cafee90730e2ff4606c302?secret=7ca312c7ba39e1b52a559bad900d0da60982336cba81fcb96c9154eb122d8b52" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/681a1793330d51a30904fb22?secret=bddb1834989190ffde75b98d13ac6d6e96d115653fbdbc99057e5788f7440bf3" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69aa81003749bce38300ca2c?secret=069b0a8ea4af84748d7fe731cb94b7d7922272e06d2992f471ce11694b5321dd" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67729fcbb26ce47538053f67?secret=3e1ae4335574abb484ded4242ab1ce18407496156aa99175b521eb865b8270df" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67d02dac00eea0ef31046fa0?secret=1816a4b2db2521b3d9d12476db0e4c5c141c5238074c685bba584e31555e36ad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682d93d64387ab68b50726d2?secret=0878dcff0cba5c3e17a72502cacbf49c10277aba55fae10b0c5ff1c64ddfc433" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=e46020d0000e97ebe5398daa7020dbf7fc4de684ca12367ee948bd96e200d95c" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784ed8226423bf88d0e5d2c?secret=b0910375677404643126c7bc311b114ffc6f8a063c23b1eac4840211ad5d720d" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/66fa408f3e2e4e79b6030804?secret=a1382638a7ac345e96a2786969fe7b81c793047b346ec6bb8ad1186c4f7e4450" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/677d36acbc637a442a0b3d15?secret=c3d3e6ab99210ec897e7abac31da82acbca3acead04dc7069131ab0e4cc9e25b" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=e46020d0000e97ebe5398daa7020dbf7fc4de684ca12367ee948bd96e200d95c" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784c4ecbc637a442a0b3ec1?secret=6a8ce7c9137d242a70bbfe88ee8950b1790deaddfef4375b294e5bb37618a629" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a0b2bcfd082c2f960942cd?secret=f8e344e9926f6170477831450ae8f25fb9573272c8af397e22e0cbb0ebd122cf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a094036d08b419f1082eb6?secret=865989ba4722cb0dc46d0fe4bcf28a0d57a878e56c6e60d05b5775d5867cfc55" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/677289f725a20d031d02ad8f?secret=2f8b90a09645bfc1f74d769606bfcd91686e48702152eeff13fc830d3b4b1c2b" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a08c40aee1280dd50017c5?secret=d3eff36e0a7c0df75f74f1dd71414a05f6c6e7c05d0aba5c424f586e5bab7b22" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd669b6a27fd260f0a0d66?secret=fcedb88722eea348bc99a706af3fabfdcfae673c289289da567c3db71646e74d" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a08fb4aee1280dd5001804?secret=09507bdde2378ecd9c33c42d45ad5affa4d7509627bc752143d40e520c1092e7" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6a7b22efabb32a473904cac9?secret=74e50e92437ab4d80791ef09428ec502c87a8b2340470eace31537b95c9047c3" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68273d6160a3a01f7b0140a2?secret=0f52a3bad19ebc2f46023bb8d4ef8a94aefef58e89313d3a5e273ecf6222496b" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/681a1666af0355e74f028962?secret=3981ccbff63f2c0f3150fb9ef3308ea9710fac050b95c86f970b2ba9a8678faf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784c4ecbc637a442a0b3ec1?secret=01802ec0c04347458892ec7901fb24b2393e11072e65ce677dd7939335f3f450" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a08a416d08b419f1082de6?secret=ae3a0bea4d6a745761dbbe6b5eb054bb3d74e33899ee5cc4af7cdfc8dfc24fe1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=e46020d0000e97ebe5398daa7020dbf7fc4de684ca12367ee948bd96e200d95c" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6971f98dffef18579707127b?secret=c9efeea6b13cae65bf1f1c23c751e99aee478d599dfb0137bda73de99cdbbf56" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69315b53d36c2bbde9028334?secret=41033c100de4429c2f06b1593c1dc809407b63a878d20b5ecef873cdb444e92d" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69315b53d36c2bbde9028334?secret=41033c100de4429c2f06b1593c1dc809407b63a878d20b5ecef873cdb444e92d" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a0d580194ffa73ae02c60a?secret=455f0edef62e8433b4ec59ec8d780ab8690f26b21db4eb3511e2c04f7b24bcfc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=e46020d0000e97ebe5398daa7020dbf7fc4de684ca12367ee948bd96e200d95c" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=e46020d0000e97ebe5398daa7020dbf7fc4de684ca12367ee948bd96e200d95c" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/66c32deb38e56d80c8085976?secret=959efac60f52c9c68bc8d5934f819511364720db10bd91ed9aa423fe5ba48714" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a07f7c2d90f0fd6807faf7?secret=110bb9df02a31b8b700a3430112594aff801a19194e256328a1f62bbdff39a58" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a0c55aaee1280dd5001bbd?secret=318f92cb1a9c9b34d97543bef7b2a975a2f5221e3970c5a99c30055cf8321891" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682c92dccbb84b9800044e73?secret=82c25607c01d48703c0bce0c4cb3a931efbe98f66f4dc23c7c647b5f787e8f4a" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd6d1ae8515fa34a01e3f2?secret=b8e74b79620617c2a3dc887e88382d04020a8b25b79ed91dce9ff8586c8a6655" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a0ca83aee1280dd5001c37?secret=c39a1d3e5402f4e8777804a99d6193aabd85c76b1a39f2d89211507053574c4f" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd67af67781985c20be174?secret=196dc1d13a592352115552426534809065f133b6b22ac4d4efc27fa471b92e43" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6a7adda9abb32a473904ca40?secret=67b1dd13fe24daf5c28f906d62363007e7bef2d02c0fa0d5027104df7522ffa0" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a0c7e5aee1280dd5001c1b?secret=99663f3160bda6d60f644288202cd629f7f4f9448bc75e11aafdb4e083676488" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67cafee90730e2ff4606c302?secret=7ca312c7ba39e1b52a559bad900d0da60982336cba81fcb96c9154eb122d8b52" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67729e17bc637a442a0b3b10?secret=c8828908adf14b75546ece15a7ce5a6eb0a4121b511f009d1e400ef26c610c29" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67d02dac00eea0ef31046fa0?secret=1816a4b2db2521b3d9d12476db0e4c5c141c5238074c685bba584e31555e36ad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682d93d64387ab68b50726d2?secret=0878dcff0cba5c3e17a72502cacbf49c10277aba55fae10b0c5ff1c64ddfc433" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67729d90bc637a442a0b3af9?secret=a40590df2919505187646b2f7eb649cfef99776cee7f264294720f25aa1deb45" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67729fcbb26ce47538053f67?secret=3e1ae4335574abb484ded4242ab1ce18407496156aa99175b521eb865b8270df" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=e46020d0000e97ebe5398daa7020dbf7fc4de684ca12367ee948bd96e200d95c" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784ed8226423bf88d0e5d2c?secret=b0910375677404643126c7bc311b114ffc6f8a063c23b1eac4840211ad5d720d" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/66fa408f3e2e4e79b6030804?secret=a1382638a7ac345e96a2786969fe7b81c793047b346ec6bb8ad1186c4f7e4450" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a0b2bcfd082c2f960942cd?secret=f8e344e9926f6170477831450ae8f25fb9573272c8af397e22e0cbb0ebd122cf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a094036d08b419f1082eb6?secret=865989ba4722cb0dc46d0fe4bcf28a0d57a878e56c6e60d05b5775d5867cfc55" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68259bf81f9edb6c8c0bd3b2?secret=0f8b5044286556d6defec74d81f1c3b3dec116fbf64760420ed70c70bf6d62fe" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd74c7f55aac23a90ade38?secret=b2d321ae2560a94e5f8feaa10a23339b045f1f439924f5efb8b36299604d887e" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a08c40aee1280dd50017c5?secret=d3eff36e0a7c0df75f74f1dd71414a05f6c6e7c05d0aba5c424f586e5bab7b22" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd669b6a27fd260f0a0d66?secret=fcedb88722eea348bc99a706af3fabfdcfae673c289289da567c3db71646e74d" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd7acaf55aac23a90ade5d?secret=bb1280cbb11a846856f35517a35ed8e9082af21f9ab50db023f13ab98eef788e" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6a7b22efabb32a473904cac9?secret=74e50e92437ab4d80791ef09428ec502c87a8b2340470eace31537b95c9047c3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=e46020d0000e97ebe5398daa7020dbf7fc4de684ca12367ee948bd96e200d95c" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784c4ecbc637a442a0b3ec1?secret=6a8ce7c9137d242a70bbfe88ee8950b1790deaddfef4375b294e5bb37618a629" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68273d6160a3a01f7b0140a2?secret=0f52a3bad19ebc2f46023bb8d4ef8a94aefef58e89313d3a5e273ecf6222496b" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/681884be973caa2d16013477?secret=cb8db8d07c55fa73e41837f59901c18bf305086e1e6936ddade34f58dc9a83b5" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/66fa421d3e2e4e79b603083f?secret=0ee3c2129a1d3d7fcbffda0ca12f68343db57897e9d1b77e60924bda30a8b3fb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a08a416d08b419f1082de6?secret=ae3a0bea4d6a745761dbbe6b5eb054bb3d74e33899ee5cc4af7cdfc8dfc24fe1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682c942819a16c5e2d08fbf3?secret=9f3aeb4f0a94e630d9dfb5bfeebcefa46a4576964c73b3cc53cb8fa4b8e8f1b7" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6772ab9225a20d031d02af51?secret=99d1e7beca82c2ed756ef788dc87bbafe2460c64e63985de369d9d667f56a7e5" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69315b53d36c2bbde9028334?secret=41033c100de4429c2f06b1593c1dc809407b63a878d20b5ecef873cdb444e92d" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/66fa3b8d5629ab32e90e07af?secret=1bfbc4f3eeec45bd2ae17def35e2ed7d1e4f598aab94fa214a2461adb8fc47d9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6971f98dffef18579707127b?secret=c9efeea6b13cae65bf1f1c23c751e99aee478d599dfb0137bda73de99cdbbf56" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/677d39a926423bf88d0e5901?secret=062c9e66c55240ab1900fca2351b36d1b92d683355d00b17c88aab9576e9e415" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/674f0660188529a65e0d0efc?secret=82e59b96892caaa6c6eb4c85cdd1ab1389ffae9d17306c32dd8499a3449f4377" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/66fa384e5629ab32e90e077b?secret=4e06f745c305693d20e01b429719329a33fcead81a007edee1100ad1948de574" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6772a6deb26ce47538053fd6?secret=16c5bc4181a0a93ad9d4a029e56443acb87f60feb94073c7cf31ae6d1b934f03" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd6d1ae8515fa34a01e3f2?secret=b8e74b79620617c2a3dc887e88382d04020a8b25b79ed91dce9ff8586c8a6655" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a0ca83aee1280dd5001c37?secret=c39a1d3e5402f4e8777804a99d6193aabd85c76b1a39f2d89211507053574c4f" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd577271c63631750c2162?secret=75ab869e1dab9c5fccf813ecbd0e2018d91c543adea74277b260ca7572ea2d5e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=e46020d0000e97ebe5398daa7020dbf7fc4de684ca12367ee948bd96e200d95c" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=e46020d0000e97ebe5398daa7020dbf7fc4de684ca12367ee948bd96e200d95c" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/677bd955e5c39bf2a70dfbd1?secret=21c48baa0e5407c5ef0aa6f85825961acb8e8e5102a6909d5fb65fca6354d50d" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67729825b26ce47538053f27?secret=1b1bbb697f18293ca143d0c90c88fc5948ca3ccb39644d5ae28d02735536bdea" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6a7adda9abb32a473904ca40?secret=67b1dd13fe24daf5c28f906d62363007e7bef2d02c0fa0d5027104df7522ffa0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67d02dac00eea0ef31046fa0?secret=1816a4b2db2521b3d9d12476db0e4c5c141c5238074c685bba584e31555e36ad" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6835ac03baba2ed41206cf2f?secret=3e9764c580f1981b14ef592144fa1b5028e5470cc895de6f10f2e5f51f384aa4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6772af2cb26ce47538054059?secret=8b10afa1b397633374886d8735c65ee4c728d7e5d1843db0c4400d5ae9469f2f" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784c4ecbc637a442a0b3ec1?secret=00f3ac1704cc08c2c230641957ce8b115de8fb6e62c83fa255f06081b851b684" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a9c0e1ffe493cafc084f28?secret=09ee2443f4b7a48f098706964fe79de81d5c9a1a80a04853121964c4fe74ea29" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a0a706fd082c2f96094265?secret=c0b0cdb3e0173cb652603d86cf058e71b41d507720089692ae4b0386ea08e3b9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/674da482188529a65e0d0d89?secret=2dd786e0313488256cfbf4c2e51011a8c26324169abf4583b18419f03dbc7fe9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67729118bc637a442a0b3a8a?secret=dccd7127c034705a368f760743e7a65f096b0a92a0c5a924f41e67c2cf33fdb2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a0b2bcfd082c2f960942cd?secret=f8e344e9926f6170477831450ae8f25fb9573272c8af397e22e0cbb0ebd122cf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67729118bc637a442a0b3a8a?secret=9090262fa8514d8278225b536ce93630c4af08f2973504b55b224b4c50d2559b" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd74c7f55aac23a90ade38?secret=b2d321ae2560a94e5f8feaa10a23339b045f1f439924f5efb8b36299604d887e" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a08c40aee1280dd50017c5?secret=d3eff36e0a7c0df75f74f1dd71414a05f6c6e7c05d0aba5c424f586e5bab7b22" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd669b6a27fd260f0a0d66?secret=fcedb88722eea348bc99a706af3fabfdcfae673c289289da567c3db71646e74d" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=e46020d0000e97ebe5398daa7020dbf7fc4de684ca12367ee948bd96e200d95c" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=e46020d0000e97ebe5398daa7020dbf7fc4de684ca12367ee948bd96e200d95c" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784c4ecbc637a442a0b3ec1?secret=6a8ce7c9137d242a70bbfe88ee8950b1790deaddfef4375b294e5bb37618a629" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/675c31013d7eba98dc092a59?secret=1e3ae9a52e9fe6f8d7b26cd41c13e5b8f8b8778b06d874feec27d4d987e79024" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd7acaf55aac23a90ade5d?secret=bb1280cbb11a846856f35517a35ed8e9082af21f9ab50db023f13ab98eef788e" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6a7b22efabb32a473904cac9?secret=74e50e92437ab4d80791ef09428ec502c87a8b2340470eace31537b95c9047c3" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/66fa3fb03e2e4e79b60307ea?secret=e2f4ee0c9a38088d70f7941175bcff8a65aedbb7801af747c9217dba129b40a5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a0db16194ffa73ae02c6c8?secret=c09e902aa6e22f80e47519d8febf2b3041e8091b4a42f644d7c5db0ac5abed97" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/681884be973caa2d16013477?secret=cb8db8d07c55fa73e41837f59901c18bf305086e1e6936ddade34f58dc9a83b5" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682c942819a16c5e2d08fbf3?secret=9f3aeb4f0a94e630d9dfb5bfeebcefa46a4576964c73b3cc53cb8fa4b8e8f1b7" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/687e516d51cbf10700093ea8?secret=654146665f6dd4f6094394a49cd1de3b76510d12f8232025723001e8eb0a1b1f" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd7253e8515fa34a01e420?secret=93bca0299fe79a2e75f14b3e9d43bced3cb56fb8c6121d6fd3704d78d3a4f5d3" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6a7b3620b9a9704d1a04504f?secret=bac12dcb22a95897616c43c6b8a988dc6e144d14e372133a73476fd0825f6b91" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6971f98dffef18579707127b?secret=c9efeea6b13cae65bf1f1c23c751e99aee478d599dfb0137bda73de99cdbbf56" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/677d39a926423bf88d0e5901?secret=062c9e66c55240ab1900fca2351b36d1b92d683355d00b17c88aab9576e9e415" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a09398fd082c2f96094218?secret=281ac0b5fb0ea2ad4ecd656e6760fdc8328356de04b50e6adea563bb2c4c5169" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd7253e8515fa34a01e420?secret=acfdf7c817f4ed3f3593d85fc874cd59162772733ade6f851ec8fa0f2737d1ca" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a07e129ce5a3a6e20b2b42?secret=bac96b22b4c7268e2092adc3e67e91560e58798308dafc0c168fcb2241c598a2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a0ca83aee1280dd5001c37?secret=c39a1d3e5402f4e8777804a99d6193aabd85c76b1a39f2d89211507053574c4f" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67d02dac00eea0ef31046fa0?secret=1816a4b2db2521b3d9d12476db0e4c5c141c5238074c685bba584e31555e36ad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/66fa3b8d5629ab32e90e07af?secret=1bfbc4f3eeec45bd2ae17def35e2ed7d1e4f598aab94fa214a2461adb8fc47d9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=e46020d0000e97ebe5398daa7020dbf7fc4de684ca12367ee948bd96e200d95c" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=e46020d0000e97ebe5398daa7020dbf7fc4de684ca12367ee948bd96e200d95c" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/66fa384e5629ab32e90e077b?secret=4e06f745c305693d20e01b429719329a33fcead81a007edee1100ad1948de574" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd577271c63631750c2162?secret=75ab869e1dab9c5fccf813ecbd0e2018d91c543adea74277b260ca7572ea2d5e" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6a7ae76c021055f8b40d50d6?secret=2a85bc43691b172f2814074618790c56065fbb1434055eb1b62685a255c51704" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a0b4a3aee1280dd50018cb?secret=f4b48c8e0bce4b82c6a47b03cf6575306751eefbbe5bfc6d437da3f4c4673f41" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67729825b26ce47538053f27?secret=1b1bbb697f18293ca143d0c90c88fc5948ca3ccb39644d5ae28d02735536bdea" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6835ac03baba2ed41206cf2f?secret=3e9764c580f1981b14ef592144fa1b5028e5470cc895de6f10f2e5f51f384aa4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68189f6709b148feb3046f22?secret=023bab455ab2ed30a2b620a998b791f597f159f92c1ba4fb51895989aa365617" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784c746e5c39bf2a70dfddb?secret=c78f125924ff32d7a2d0ae3ee909a8fee22cf443f2ab842cfc2c1d3df6f19bd3" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/677d4721bc637a442a0b3d79?secret=fb935120ed5cce621e9090c6f1377df8bd9eb40f63770ab0978208b5b5d009ab" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/674da482188529a65e0d0d89?secret=2dd786e0313488256cfbf4c2e51011a8c26324169abf4583b18419f03dbc7fe9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67729118bc637a442a0b3a8a?secret=dccd7127c034705a368f760743e7a65f096b0a92a0c5a924f41e67c2cf33fdb2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd74c7f55aac23a90ade38?secret=b2d321ae2560a94e5f8feaa10a23339b045f1f439924f5efb8b36299604d887e" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/677293a8b26ce47538053ef1?secret=a9fcdf7f4d2b1f444e740e6e0793e872fc1af4048d803391faeb801777809e13" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a0a706fd082c2f96094265?secret=c0b0cdb3e0173cb652603d86cf058e71b41d507720089692ae4b0386ea08e3b9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=e46020d0000e97ebe5398daa7020dbf7fc4de684ca12367ee948bd96e200d95c" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=e46020d0000e97ebe5398daa7020dbf7fc4de684ca12367ee948bd96e200d95c" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a0c7e5aee1280dd5001c1b?secret=dbf949d8e9daa80f9cc230ed6a06b38acf486b484606a15074b170edeed268b6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67efcb1ece23c049770c3be2?secret=fd3d3873ef0e12766e1d0eb849e7a089b0900e14d4a85884b1741136464e9224" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67729118bc637a442a0b3a8a?secret=9090262fa8514d8278225b536ce93630c4af08f2973504b55b224b4c50d2559b" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a08c40aee1280dd50017c5?secret=d3eff36e0a7c0df75f74f1dd71414a05f6c6e7c05d0aba5c424f586e5bab7b22" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd669b6a27fd260f0a0d66?secret=fcedb88722eea348bc99a706af3fabfdcfae673c289289da567c3db71646e74d" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/677bd955e5c39bf2a70dfbd1?secret=fdea30f70a7ff5704717e81311f538493b57fd76a20cfe669b4f9ae27e60f800" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6a7b256e021055f8b40d51da?secret=50e68dde6acf613c7b2d6352e8665d01011e2f63a2d39c591a72b08ab9ed975d" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67af434641884afd3b0f5a1a?secret=1ab79c33a3858159555bb0bc96494b12effe31317395defd1736595fe9b1e642" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/66fa384e5629ab32e90e077b?secret=4e06f745c305693d20e01b429719329a33fcead81a007edee1100ad1948de574" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/677d46ccbc637a442a0b3d61?secret=42125258a18ee3a2db5bdb61c9cee810b6bb2b11dc32b56bcbe5f269f784bb41" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69ae85c02f4c75820608109b?secret=336e62fb76086a4da5db4a7dfabdb34d408152061b6dd349c166412074ad614d" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6a22b56614f9740d4600c22c?secret=4177955ded23305fe2614d80fb67e0cb1917304bd5e42269ebd3b03e0bac9e38" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/687e516d51cbf10700093ea8?secret=654146665f6dd4f6094394a49cd1de3b76510d12f8232025723001e8eb0a1b1f" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=e46020d0000e97ebe5398daa7020dbf7fc4de684ca12367ee948bd96e200d95c" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd5fc7a33399b175071cc8?secret=b0f719501c7ca97380dee570e6606d1a4a5fad3f8b6a1f791715fdd559efdf12" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/66fa3b8d5629ab32e90e07af?secret=1bfbc4f3eeec45bd2ae17def35e2ed7d1e4f598aab94fa214a2461adb8fc47d9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=e46020d0000e97ebe5398daa7020dbf7fc4de684ca12367ee948bd96e200d95c" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69664af96cb41a365f0d5588?secret=04ba250b485c38ccf3120868b7fa5d727a5eeb3c9060b3729bee40e4a1d9d389" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd6860fb60257702051682?secret=5e616a30f6f75f6b50dc9491819b2727d41b5a52489e2f3753309bd27dd24a74" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6a7af081b9a9704d1a044f73?secret=a0168fada652210c9e1a8ab814fe6a81e8b7b5009de8d6aa57f77384b8f19ea4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a0b4a3aee1280dd50018cb?secret=f4b48c8e0bce4b82c6a47b03cf6575306751eefbbe5bfc6d437da3f4c4673f41" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/677d46ccbc637a442a0b3d61?secret=42125258a18ee3a2db5bdb61c9cee810b6bb2b11dc32b56bcbe5f269f784bb41" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69315b53d36c2bbde9028334?secret=41033c100de4429c2f06b1593c1dc809407b63a878d20b5ecef873cdb444e92d" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784ee21bc637a442a0b40ce?secret=224fc1375fa9d04ba4f683c8b118bdbb558bc4fc31a9ef271dec6b4889190735" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784dff7e5c39bf2a70dfef7?secret=8f562cb6def9afe1eb41b5b6497fe403732e8d9c173ca4c712fabfb2c2bcd2fd" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/677293a8b26ce47538053ef1?secret=a9fcdf7f4d2b1f444e740e6e0793e872fc1af4048d803391faeb801777809e13" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=e46020d0000e97ebe5398daa7020dbf7fc4de684ca12367ee948bd96e200d95c" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67efcb1ece23c049770c3be2?secret=fd3d3873ef0e12766e1d0eb849e7a089b0900e14d4a85884b1741136464e9224" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd74c7f55aac23a90ade38?secret=b2d321ae2560a94e5f8feaa10a23339b045f1f439924f5efb8b36299604d887e" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd669b6a27fd260f0a0d66?secret=fcedb88722eea348bc99a706af3fabfdcfae673c289289da567c3db71646e74d" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6a7b2a33021055f8b40d51fd?secret=ea226c19ab7426dc295c8f0827076c028bff202bb12ed6ea946e6ed5e1e2aa94" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a0c7e5aee1280dd5001c1b?secret=dbf949d8e9daa80f9cc230ed6a06b38acf486b484606a15074b170edeed268b6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784c69ae5c39bf2a70dfdc2?secret=a6c8ccfc66812dd46e85c77db2a86b6c85be6cf2679fe6f49fe88ce1fa18c805" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6818ba5ba58900fb150ae172?secret=7c8b8b4a9ea615b435409ffc9e5172f01373ff37641a79b6d979f641e64ceb4d" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6a22b56614f9740d4600c22c?secret=4177955ded23305fe2614d80fb67e0cb1917304bd5e42269ebd3b03e0bac9e38" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67d02dac00eea0ef31046fa0?secret=1816a4b2db2521b3d9d12476db0e4c5c141c5238074c685bba584e31555e36ad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=e46020d0000e97ebe5398daa7020dbf7fc4de684ca12367ee948bd96e200d95c" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6971f98dffef18579707127b?secret=c9efeea6b13cae65bf1f1c23c751e99aee478d599dfb0137bda73de99cdbbf56" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a07e129ce5a3a6e20b2b42?secret=bac96b22b4c7268e2092adc3e67e91560e58798308dafc0c168fcb2241c598a2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd7d1285e8d0ab7907b3cd?secret=b292f04500dd18b3f4b95defa8ad540ed2dc9225afb87d14dbe6bb88d5384215" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a0c55aaee1280dd5001bbd?secret=318f92cb1a9c9b34d97543bef7b2a975a2f5221e3970c5a99c30055cf8321891" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6810d596563080e56a05d022?secret=38266c2b17ddf9d539fee5a652865a903026721454d4636a34c5b71fd8cd8d15" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784c746e5c39bf2a70dfddb?secret=c78f125924ff32d7a2d0ae3ee909a8fee22cf443f2ab842cfc2c1d3df6f19bd3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682e3193c2175d772c0abcca?secret=f47be7133fdadc9e430ed15c58d69b330242404fc827bb5685dbb3a4cbdcd5e2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/66c32deb38e56d80c8085976?secret=959efac60f52c9c68bc8d5934f819511364720db10bd91ed9aa423fe5ba48714" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784d803e5c39bf2a70dfebf?secret=ae1d974deb3928249b0280218dc6a86a9e60dd00b2db1194582020de5c533d16" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd71bf13193422ac076ce2?secret=808833edeeb5669df671324951d1969d096801312508311eb341e687573e7250" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=e46020d0000e97ebe5398daa7020dbf7fc4de684ca12367ee948bd96e200d95c" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6756e280da219507010625e8?secret=892391e7bbe59f1cf45f57f1987dca644b7acdfc46483c6c291b709c2ce95386" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/66fa384e5629ab32e90e077b?secret=4e06f745c305693d20e01b429719329a33fcead81a007edee1100ad1948de574" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6a6b50f2d9d1e0ba4c09eeb7?secret=adeb795725e8cd0dc76abb0ff83efbe67356b9713d49ba2a3c856755b15c4a88" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a0c4bdfd082c2f960945c9?secret=f76c57fd2f07aef2c07807208a9900aaa6502bba2cd8b03f3647a1fb9f3831a1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6756ee45188529a65e0d0fff?secret=fed89cfc3cf47e106064edf36826f380a3c3db265878e3cfed99e340af2a0e04" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784dff7e5c39bf2a70dfef7?secret=8f562cb6def9afe1eb41b5b6497fe403732e8d9c173ca4c712fabfb2c2bcd2fd" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a0d580194ffa73ae02c60a?secret=02e03319cefd4133aff1b9f09da2aa3681b701c130c4e4ebda3b195445268cf3" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd6860fb60257702051682?secret=5e616a30f6f75f6b50dc9491819b2727d41b5a52489e2f3753309bd27dd24a74" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a09638fd082c2f96094250?secret=6fccf8dcd50781589b275fe9a2d44e91b4fb5020da073f4633be62e16ebe22b4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=e46020d0000e97ebe5398daa7020dbf7fc4de684ca12367ee948bd96e200d95c" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67efcb1ece23c049770c3be2?secret=fd3d3873ef0e12766e1d0eb849e7a089b0900e14d4a85884b1741136464e9224" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6a7b0ea5021055f8b40d510d?secret=30128959c08c51bf378711a96d0154980602d1c7be6602ecca652ce349d6d271" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67729641bc637a442a0b3ab5?secret=5d039d0837476b9d40c0867c8f5c8b9a37d28314e2efb9f2d464177048cc1537" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68273d6160a3a01f7b0140a2?secret=0f52a3bad19ebc2f46023bb8d4ef8a94aefef58e89313d3a5e273ecf6222496b" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69315b53d36c2bbde9028334?secret=41033c100de4429c2f06b1593c1dc809407b63a878d20b5ecef873cdb444e92d" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/681884af973caa2d16013462?secret=02776bfbd931092975380a9cabf9fac9caca75711b5c51bc2209bf9e748a0f74" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784ee21bc637a442a0b40ce?secret=224fc1375fa9d04ba4f683c8b118bdbb558bc4fc31a9ef271dec6b4889190735" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a0da63194ffa73ae02c6af?secret=54359159df10950761cd67477b516015d79d357f50a40f30bf5b3486a374506f" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd74c7f55aac23a90ade38?secret=b2d321ae2560a94e5f8feaa10a23339b045f1f439924f5efb8b36299604d887e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=e46020d0000e97ebe5398daa7020dbf7fc4de684ca12367ee948bd96e200d95c" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a0c7e5aee1280dd5001c1b?secret=dbf949d8e9daa80f9cc230ed6a06b38acf486b484606a15074b170edeed268b6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a08ba1aee1280dd500179b?secret=593fc6419e6494655cbb95823319519224b67004a76a81a667d9d8e70d55bfd0" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd697edb92a7ce51076162?secret=d3adee3c6d29c2cc4a5dcb532bad6852d917c8bffc6bfc0edbb80d1ac1445b71" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/674da658da219507010623e1?secret=d03bbd1e1272de6cdf88f906c9e1e1e52b6fb8bc4ae206b52211d2bf9757cbd3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67729a0625a20d031d02ae3a?secret=f433c25e58a8c35d343d9aa78f6f43683bb6b9b9cf8f44fd111ac66e7542fc51" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784c7ecbc637a442a0b3ee9?secret=f4ec56ca595b3f530f38c7af8d38ba81787e112ea403018a3e307b1f7b33aa82" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67d02dac00eea0ef31046fa0?secret=1816a4b2db2521b3d9d12476db0e4c5c141c5238074c685bba584e31555e36ad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=e46020d0000e97ebe5398daa7020dbf7fc4de684ca12367ee948bd96e200d95c" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/66c32deb38e56d80c8085976?secret=959efac60f52c9c68bc8d5934f819511364720db10bd91ed9aa423fe5ba48714" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a07e129ce5a3a6e20b2b42?secret=bac96b22b4c7268e2092adc3e67e91560e58798308dafc0c168fcb2241c598a2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd6e390c51a2f2300fee2a?secret=dd4bf8679e191aaabf54c861c6f1eff5d73d66c17adf0d1310dcc1c88e1b7093" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67728ab2bc637a442a0b3a3d?secret=12733d66dd1b0362617fda2eb7918916bc8ba526308b1435db42280a8beeb6b2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6810d596563080e56a05d022?secret=38266c2b17ddf9d539fee5a652865a903026721454d4636a34c5b71fd8cd8d15" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6a6b50f2d9d1e0ba4c09eeb7?secret=adeb795725e8cd0dc76abb0ff83efbe67356b9713d49ba2a3c856755b15c4a88" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682e336e9d0e1571f302f012?secret=481de6ea6749d342a7781de4c54b959880a9ece06f5a18501be2089226b73993" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682d93d64387ab68b50726d2?secret=0878dcff0cba5c3e17a72502cacbf49c10277aba55fae10b0c5ff1c64ddfc433" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=e46020d0000e97ebe5398daa7020dbf7fc4de684ca12367ee948bd96e200d95c" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682d93d64387ab68b50726d2?secret=0878dcff0cba5c3e17a72502cacbf49c10277aba55fae10b0c5ff1c64ddfc433" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67729f2dbc637a442a0b3b26?secret=1731b0afe423380605d4d6d7a5909544ace6b801e8efb7c98d4b393371986f5f" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784c2f3bc637a442a0b3ea6?secret=074de72e1f8ff80ee2300f58ea24d9ad8d9e5777161afd2f1fdc5ace1798f387" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/677293a8b26ce47538053ef1?secret=a9fcdf7f4d2b1f444e740e6e0793e872fc1af4048d803391faeb801777809e13" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6756e280da219507010625e8?secret=892391e7bbe59f1cf45f57f1987dca644b7acdfc46483c6c291b709c2ce95386" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/677d30ac26423bf88d0e58e4?secret=2be23429002d359efe715594c362128dcdb4aa86d44de494839a1ddb0a94981e" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6a7b1520abb32a473904ca8e?secret=b1b4d24dcde54ea467ce2b7f351faaa8af10416d06095cc8a4ebf9797358cb2c" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/66fa3aa85629ab32e90e0796?secret=8f406ed931a18f95cbea6878d438647870d211d7799a771a5afe28a7bbf11cf0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a0b088fd082c2f960942af?secret=4fb975d278f25288d4c6767437bdf9eb43b51d904ff2376258800edee0a02876" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a0c662aee1280dd5001bd3?secret=7080dc088e1d21ea74f6494d11639bad59644de0fc04009a5eb9e0ae7ae4b406" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a0d580194ffa73ae02c60a?secret=02e03319cefd4133aff1b9f09da2aa3681b701c130c4e4ebda3b195445268cf3" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd74c7f55aac23a90ade38?secret=a691e63e4b3d6603c47457fa62baf1bf9c3bfd515375355fc5002991e75f2230" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6772aa46bc637a442a0b3be0?secret=21d430db4a70937cf0197a24e44cd725276b7f46c1a12a0fa7f4924334375237" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/69bbc3334231bdf74d0305fe?secret=da5db7d6372ac1a3ed846b52514b10597849b9d16cfa19ab1bea60e9f10db989" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784c84ce5c39bf2a70dfdfb?secret=4e0ed335cccdd379443c93f4fac27ff8575b51936e8cd43eaa6a57cbc8735b1a" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68c7dc814a41fe743808b8ea?secret=40476b4016d1d798e7e8ebba92fa2ff473b6a709ae6d8cb48abdc8065eaafd08" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/68273d6160a3a01f7b0140a2?secret=0f52a3bad19ebc2f46023bb8d4ef8a94aefef58e89313d3a5e273ecf6222496b" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a09241fd082c2f960941e6?secret=5691039d8fd65bee96654da162d8b679e30f5500ce1c858e16cd7a1ae59fcd8a" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6835ac03baba2ed41206cf2f?secret=3e9764c580f1981b14ef592144fa1b5028e5470cc895de6f10f2e5f51f384aa4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a5c70efd082c2f960947a8?secret=2f62d64434824e140a3b3f7e2e2406cc16c37874f98010ee9efff79777f22fa7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=e46020d0000e97ebe5398daa7020dbf7fc4de684ca12367ee948bd96e200d95c" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a09603fd082c2f9609423b?secret=ad1c3bf72ee57244c3cd634268e37e898a060f5417c71aa58f9a9880388d1e95" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67d02a06a76597d8f409a8ab?secret=a301b0813cc03f53a4643d3d221bb5e7c18d9b05e958c7d369dc1b1906ffbfcb" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/674da482188529a65e0d0d89?secret=2dd786e0313488256cfbf4c2e51011a8c26324169abf4583b18419f03dbc7fe9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/66fa408f3e2e4e79b6030804?secret=83fee0b8d33d9c78551e5578877802eea85cfbb10c205315cc10ee3de8b2dd53" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67728e63b26ce47538053eb4?secret=867550234332bc7bda5530391f8378d4fcee2fdd2776a9b8a8701608c95060a0" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd5e4c4a79b4ae86086d72?secret=de722a28d4057b3e47574d3966c5c6062711a21f10f24dec683dfa205acc8d5d" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67728db225a20d031d02addc?secret=7982df1701d7632ae6c872bfa288125d97431884549a54e344615c5586d1bfef" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682ee4530743a2cd860f04e2?secret=1e2809e0654ed4ad4f05a527c30ab243fe70cc9c3501839201b47d9d7a284fcf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6772a533bc637a442a0b3b76?secret=8353f65ffbe12c878bc2b27478b617ae8c4531b974a22ce7d156b9703e7bbe8c" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/677d49fde5c39bf2a70dfc9d?secret=e5767f327e66f8c3dd61349532ab0bc0bc5ca913d2d1dcf4f973993eef435da8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=e46020d0000e97ebe5398daa7020dbf7fc4de684ca12367ee948bd96e200d95c" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/66c32deb38e56d80c8085976?secret=959efac60f52c9c68bc8d5934f819511364720db10bd91ed9aa423fe5ba48714" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784ec2be5c39bf2a70e001a?secret=46da73c0d15f0557382627e5007342cfbde074c4927a15548285376828b8d7f3" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd71bf13193422ac076ce2?secret=362f98a174aec0dbbadc9efcf42bfbbf5dd10be26c10f35fc85b6e6cb0faa61d" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/677bd955e5c39bf2a70dfbd1?secret=21c48baa0e5407c5ef0aa6f85825961acb8e8e5102a6909d5fb65fca6354d50d" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6a6b50f2d9d1e0ba4c09eeb7?secret=adeb795725e8cd0dc76abb0ff83efbe67356b9713d49ba2a3c856755b15c4a88" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6810db0feefde9fe700ea4a2?secret=a38d2ccf5971589142affefae9fe574c1d034b99e19354fb6a36ea54f5a72ca0" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67729fcbb26ce47538053f67?secret=3e1ae4335574abb484ded4242ab1ce18407496156aa99175b521eb865b8270df" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/682d93d64387ab68b50726d2?secret=0878dcff0cba5c3e17a72502cacbf49c10277aba55fae10b0c5ff1c64ddfc433" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784e2a8bc637a442a0b402f?secret=e46020d0000e97ebe5398daa7020dbf7fc4de684ca12367ee948bd96e200d95c" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784ed8226423bf88d0e5d2c?secret=b0910375677404643126c7bc311b114ffc6f8a063c23b1eac4840211ad5d720d" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784d803e5c39bf2a70dfebf?secret=84d5243fe9ddef2a4a4e7130fce3d5271dbf1ad07af909ac02d76e53142195c3" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a9f20f9e292d19670acad4?secret=baa052aa7a22769b033a48bd9b7bc97d334df8ee5cab84904d11546530b73086" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b33d3441884afd3b0f5c68?secret=b5a4d8c66803aa68126cf9ed0373eb84143377ae38d712f8bd971a5d1018e394" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd74c7f55aac23a90ade38?secret=de1e5766f008ea6d730786ad821e61ec7dff3f272fe79cd134d6707f265c903e" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a08c40aee1280dd50017c5?secret=b0fa8a6d5a005b08dfc284ca5660b776e08474318d3869aa99b9538d6617b50e" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a9f3229e292d19670acaec?secret=52cc68048b3fcaa935d4152750a7afbddbaf4fd5aa4e32cc1f92c55ddef4f1d3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b2f8b49bafd6bcbc03d4af?secret=102c90838b142df11ee8eefb6ebf4fbc53f1c27303b5d6e0de70e14b5aa13350" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a9ec401cd8338c770be888?secret=31c3581e2858964fbb62d84ffc3db1c9cb48721068bc33f678417f889a8ce376" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd7acaf55aac23a90ade5d?secret=01ea11814ddebcdeebef19d62971f7d37a4f54648eca30b77d725b5e76924682" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b34c6641884afd3b0f5d04?secret=745716af9465c6a17ee4d43c96c2d98d79b3eb28efa22797cfbe15fc62ae0263" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a08c40aee1280dd50017c5?secret=09851a69a4b8ecf0915a97680679edcfce3af002baa40eb00b713648cfa8aa20" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b884f30cfa4830850f74e9?secret=c18cf672d4c4e7e063ea7a93ce5ba527961032b8461dd4a4f98e98fc6109188c" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a0d580194ffa73ae02c60a?secret=3755eea463b186c4d6fcadff94415f7678dcf1b40ea2a2f07506b49e3de0609c" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b2f42941884afd3b0f5afe?secret=cc800310b9db5ae33537fae6ff4933b2d3d62e5f816d94b427953dcb612fe6ed" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b2ec1b9bafd6bcbc03d441?secret=2a7ff64d80498281fedb3af331868a82fc482d2978e9f91e389ecf2fe0164b2c" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd7253e8515fa34a01e420?secret=473ec31e50a749886467cb3c7fa08cd47f80731f951737345d693e41a32f1c0d" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd5e4c4a79b4ae86086d72?secret=1953a25bd1523c76a7d994551cd339860cb42c524c613d4a869b3e7c946f7e77" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b32d8b3fec9dd9f60363fc?secret=6a78d8d3bacee5c564508a53622b0742632ba4f50797c9895dd92cccf39db100" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b33d3441884afd3b0f5c68?secret=b5a4d8c66803aa68126cf9ed0373eb84143377ae38d712f8bd971a5d1018e394" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd74c7f55aac23a90ade38?secret=de1e5766f008ea6d730786ad821e61ec7dff3f272fe79cd134d6707f265c903e" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd71bf13193422ac076ce2?secret=66cf18403008f807abb7a8628ceaf600a862b2b23a5dcdbfb668b04f46440fd5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b2e7be3fec9dd9f60362ac?secret=db5b2a63387cc3289e239f028cb6a61829798eee53c23c5991c99a9453634dbf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b2f5009bafd6bcbc03d483?secret=4c5565c03811226840da766eec4931a5d52ec6948ce66a72f224f7ab7550e8c2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b3491c41884afd3b0f5ce5?secret=5a6a791f0a242889b1c7fbac929da6c8bca3983fd5545dfd4983eee5a8bdc2d7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a9f3229e292d19670acaec?secret=52cc68048b3fcaa935d4152750a7afbddbaf4fd5aa4e32cc1f92c55ddef4f1d3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://swissunihockey.sharepoint.com/sites/pj-athletikkonzept/Freigegebene%20Dokumente/General/Ausbildungskonzept%20und%20RTP/Rahmentrainingspl&#228;ne/aktuelle%20Versionen/ver&#246;ffentlichte%20RTP's%20einzeln" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67bc2efdaceff455fd04ea74?secret=0d4a657056400c8a1590f0d2ebabb1f7b52f471fc3d122991afbb6f72ef4b564" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd6d1ae8515fa34a01e3f2?secret=7e0415d5046cd766b48b9fb4549c4a8f251a15b817d615dc8ebe59648f9fa477" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd734313193422ac076d0b?secret=e39282c72cec8d258a9c8b3439712148c0a71c0a7e5d400f2764a536aea2255a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd5fc7a33399b175071cc8?secret=2229c7ebb182c91fc90723f09f1708bbdddd49999e43da9aa44cc33cd913ba76" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd7be2f55aac23a90ade71?secret=44f66a419a132e7b624808cce5450cdc9ef8c921379f5f8a5b96c0faaa49aff2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b348603fec9dd9f6036466?secret=74ada708e0abdebf09ce09863c8762c057fca8a68d6461f259d4304cf93dd51e" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd7be2f55aac23a90ade71?secret=ce0abe5566a5b3d7105e3b540a7cc7402aa724023d51e113023f3500a4e1cf0d" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a9f20f9e292d19670acad4?secret=baa052aa7a22769b033a48bd9b7bc97d334df8ee5cab84904d11546530b73086" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b884f30cfa4830850f74e9?secret=c18cf672d4c4e7e063ea7a93ce5ba527961032b8461dd4a4f98e98fc6109188c" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd577271c63631750c2162?secret=f7bf0b61edc99e2b0f0b0abec8b538f3ed209ddfbfb1a57a1eb7db5b06395cef" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b3491c41884afd3b0f5ce5?secret=5a6a791f0a242889b1c7fbac929da6c8bca3983fd5545dfd4983eee5a8bdc2d7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b3491c41884afd3b0f5ce5?secret=5a6a791f0a242889b1c7fbac929da6c8bca3983fd5545dfd4983eee5a8bdc2d7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a08fb4aee1280dd5001804?secret=bbc70dd0ff810bdccb7d135347ff9bb2da0206f146a521c3cb1bcb03930439da" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b3087841884afd3b0f5b8d?secret=fb052776a38bbef2bc8042866c92d756a658ceff71ea0a9be2840b638ed8be76" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b3061a9bafd6bcbc03d4f7?secret=f33c5f5a84885b8f0a800eb7dd1a69a2e092f80762c3916f504f7cc709d705f9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b3224141884afd3b0f5bf2?secret=b4ad49559a6af3bfc1ed043251dec5b6eaa2d6ba11f766e2aa77a56e873efcd8" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd7be2f55aac23a90ade71?secret=ce0abe5566a5b3d7105e3b540a7cc7402aa724023d51e113023f3500a4e1cf0d" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b33d3441884afd3b0f5c68?secret=b5a4d8c66803aa68126cf9ed0373eb84143377ae38d712f8bd971a5d1018e394" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mobilesport.ch/aktuell/power-to-win-good-practice-stufe-f3-kraft-stossen-push-the-rock/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b8841e2d4a8708070688a8?secret=923e39601c64e749eadf0ed3cc0a4ce44779324b3c829c7731ef883630aace53" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b2ec1b9bafd6bcbc03d441?secret=2a7ff64d80498281fedb3af331868a82fc482d2978e9f91e389ecf2fe0164b2c" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b2f42941884afd3b0f5afe?secret=cc800310b9db5ae33537fae6ff4933b2d3d62e5f816d94b427953dcb612fe6ed" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd74c7f55aac23a90ade38?secret=de1e5766f008ea6d730786ad821e61ec7dff3f272fe79cd134d6707f265c903e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd697edb92a7ce51076162?secret=a8c65f801e1315c4c9eb31c6f770cf1adb339b19ccac8d1ca3bdb4fd7c28af55" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd669b6a27fd260f0a0d66?secret=bb539aef1f4fc0a4940757796820e9b24ee3531af8349361ea9fec9e00318227" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a9f3229e292d19670acaec?secret=52cc68048b3fcaa935d4152750a7afbddbaf4fd5aa4e32cc1f92c55ddef4f1d3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b884512d4a8708070688b6?secret=5c8a7c06e7fa0db6a57b8364406a8b0e11e1a0d8cdb000ee97694dd2d528adca" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b2e7be3fec9dd9f60362ac?secret=db5b2a63387cc3289e239f028cb6a61829798eee53c23c5991c99a9453634dbf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b2f8b49bafd6bcbc03d4af?secret=102c90838b142df11ee8eefb6ebf4fbc53f1c27303b5d6e0de70e14b5aa13350" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a21b00194ffa73ae02c75c?secret=0956938f144814195bb9d9d409dbd474541697004acfcc3a8186e52567b58d86" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b32d8b3fec9dd9f60363fc?secret=6a78d8d3bacee5c564508a53622b0742632ba4f50797c9895dd92cccf39db100" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a0d580194ffa73ae02c60a?secret=2e678352f1ebee39616bd09b83463bf2155c1d22379c32e6fc425108fb85b289" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b8724b23d7b976570ede47?secret=747000bc2c4ce3ba89cf91521afacb763d4c82b267b5f72c9eb634c4a978a6c5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b30c7e9bafd6bcbc03d535?secret=4805a65384f39c800c8b9ad0efd87a61a7d5f442ce7e411cccfbae6636c6139b" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b88495002357a8cb03eae2?secret=3db52dc7cac588f02fbe096d905073d593c6d754f9955ebe0daa40c7d3dc4def" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd74c7f55aac23a90ade38?secret=de1e5766f008ea6d730786ad821e61ec7dff3f272fe79cd134d6707f265c903e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b33e5d41884afd3b0f5c7d?secret=ef9dcdbc5e71f9f7b41c245de9c105aac011a568945c77fd48cdb0eff002f283" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b884f30cfa4830850f74e9?secret=c18cf672d4c4e7e063ea7a93ce5ba527961032b8461dd4a4f98e98fc6109188c" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b884512d4a8708070688b6?secret=5c8a7c06e7fa0db6a57b8364406a8b0e11e1a0d8cdb000ee97694dd2d528adca" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd6860fb60257702051682?secret=1dc62607c7f90009275cb797d1388754355f83b33d4fa0f2cc00ae02ab8dda86" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b32d8b3fec9dd9f60363fc?secret=6a78d8d3bacee5c564508a53622b0742632ba4f50797c9895dd92cccf39db100" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a9f20f9e292d19670acad4?secret=baa052aa7a22769b033a48bd9b7bc97d334df8ee5cab84904d11546530b73086" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b302e49bafd6bcbc03d4d8?secret=81dd6b48170035992d8e1c10e70b8903ad1c3d1f00f813cfa5620dd5b4a96b3b" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b3061a9bafd6bcbc03d4f7?secret=f33c5f5a84885b8f0a800eb7dd1a69a2e092f80762c3916f504f7cc709d705f9" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b30c7e9bafd6bcbc03d535?secret=4805a65384f39c800c8b9ad0efd87a61a7d5f442ce7e411cccfbae6636c6139b" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b302e49bafd6bcbc03d4d8?secret=81dd6b48170035992d8e1c10e70b8903ad1c3d1f00f813cfa5620dd5b4a96b3b" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b30c7e9bafd6bcbc03d535?secret=4805a65384f39c800c8b9ad0efd87a61a7d5f442ce7e411cccfbae6636c6139b" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b884512d4a8708070688b6?secret=5c8a7c06e7fa0db6a57b8364406a8b0e11e1a0d8cdb000ee97694dd2d528adca" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b2f42941884afd3b0f5afe?secret=cc800310b9db5ae33537fae6ff4933b2d3d62e5f816d94b427953dcb612fe6ed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mobilesport.ch/aktuell/power-to-win-good-practice-stufe-f3-kraft-stossen-push-the-rock/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b33d3441884afd3b0f5c68?secret=b5a4d8c66803aa68126cf9ed0373eb84143377ae38d712f8bd971a5d1018e394" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b3087841884afd3b0f5b8d?secret=fb052776a38bbef2bc8042866c92d756a658ceff71ea0a9be2840b638ed8be76" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a0ca83aee1280dd5001c37?secret=f3d7eb92cef88a63dea42f291bd0638448e3d8dac3704700c0165955ab1198d1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd669b6a27fd260f0a0d66?secret=bb539aef1f4fc0a4940757796820e9b24ee3531af8349361ea9fec9e00318227" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b33f403fec9dd9f603641a?secret=e49c2308e9032b171a2f77937530efed8a3515918bab7a9418e3be25e018dd4b" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b33f403fec9dd9f603641a?secret=e49c2308e9032b171a2f77937530efed8a3515918bab7a9418e3be25e018dd4b" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a0ca83aee1280dd5001c37?secret=b8a7e76ca171873cf4c0a19c1f6e0314c18cf4629c560883da6e19cc7d7bf29e" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b2ed5c9bafd6bcbc03d458?secret=51ca66696ec01483a132b183adc253a66f29176aac1e03817db91169c82bb25b" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b2f5009bafd6bcbc03d483?secret=4c5565c03811226840da766eec4931a5d52ec6948ce66a72f224f7ab7550e8c2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b2ec1b9bafd6bcbc03d441?secret=2a7ff64d80498281fedb3af331868a82fc482d2978e9f91e389ecf2fe0164b2c" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a09241fd082c2f960941e6?secret=fb5e7d7ddc87c38820cf57c2a3c7ea374f099028ae6d9452ad3044666fc1eea1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a9ec401cd8338c770be888?secret=31c3581e2858964fbb62d84ffc3db1c9cb48721068bc33f678417f889a8ce376" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b32d8b3fec9dd9f60363fc?secret=6a78d8d3bacee5c564508a53622b0742632ba4f50797c9895dd92cccf39db100" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b8724b23d7b976570ede47?secret=747000bc2c4ce3ba89cf91521afacb763d4c82b267b5f72c9eb634c4a978a6c5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67bc2efdaceff455fd04ea74?secret=0d4a657056400c8a1590f0d2ebabb1f7b52f471fc3d122991afbb6f72ef4b564" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mobilesport.ch/aktuell/power-to-win-good-practice-stufe-f3-kraft-stossen-push-the-rock/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b2ed5c9bafd6bcbc03d458?secret=51ca66696ec01483a132b183adc253a66f29176aac1e03817db91169c82bb25b" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b33e5d41884afd3b0f5c7d?secret=ef9dcdbc5e71f9f7b41c245de9c105aac011a568945c77fd48cdb0eff002f283" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b33f403fec9dd9f603641a?secret=e49c2308e9032b171a2f77937530efed8a3515918bab7a9418e3be25e018dd4b" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784c2f3bc637a442a0b3ea6?secret=b140d9ed8c62ce7e1a3ddbdf62c041a325488cb01b4ca4a4237d99f6e17d476e" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b316233fec9dd9f60363a1?secret=9b2a5860bc05ca617df168ad4a2ab816e684a3aca256653b500b86fef42a0007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd7be2f55aac23a90ade71?secret=ce0abe5566a5b3d7105e3b540a7cc7402aa724023d51e113023f3500a4e1cf0d" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b30c7e9bafd6bcbc03d535?secret=4805a65384f39c800c8b9ad0efd87a61a7d5f442ce7e411cccfbae6636c6139b" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b34c6641884afd3b0f5d04?secret=745716af9465c6a17ee4d43c96c2d98d79b3eb28efa22797cfbe15fc62ae0263" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd6860fb60257702051682?secret=1dc62607c7f90009275cb797d1388754355f83b33d4fa0f2cc00ae02ab8dda86" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b32d8b3fec9dd9f60363fc?secret=6a78d8d3bacee5c564508a53622b0742632ba4f50797c9895dd92cccf39db100" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b33f403fec9dd9f603641a?secret=e49c2308e9032b171a2f77937530efed8a3515918bab7a9418e3be25e018dd4b" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a07e129ce5a3a6e20b2b42?secret=4fd545d89994706e64e6422ebc893c31be989144c835e011dda5b6415520b193" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b2e7be3fec9dd9f60362ac?secret=db5b2a63387cc3289e239f028cb6a61829798eee53c23c5991c99a9453634dbf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b3087841884afd3b0f5b8d?secret=fb052776a38bbef2bc8042866c92d756a658ceff71ea0a9be2840b638ed8be76" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a9f20f9e292d19670acad4?secret=baa052aa7a22769b033a48bd9b7bc97d334df8ee5cab84904d11546530b73086" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b88495002357a8cb03eae2?secret=306a41a64a95aee4691a5d6922ff59fd3d97e5f13eab4e0096a79993213a861c" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b884f30cfa4830850f74e9?secret=c18cf672d4c4e7e063ea7a93ce5ba527961032b8461dd4a4f98e98fc6109188c" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b2ec1b9bafd6bcbc03d441?secret=2a7ff64d80498281fedb3af331868a82fc482d2978e9f91e389ecf2fe0164b2c" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b2f42941884afd3b0f5afe?secret=cc800310b9db5ae33537fae6ff4933b2d3d62e5f816d94b427953dcb612fe6ed" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b2ed5c9bafd6bcbc03d458?secret=51ca66696ec01483a132b183adc253a66f29176aac1e03817db91169c82bb25b" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b2ec1b9bafd6bcbc03d441?secret=2a7ff64d80498281fedb3af331868a82fc482d2978e9f91e389ecf2fe0164b2c" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b883cabbcadf0b9d029f82?secret=467510970943404ba9bf6605fcdaaa40d0ad29c140f6c041b30ceee06934a0b3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b3061a9bafd6bcbc03d4f7?secret=f33c5f5a84885b8f0a800eb7dd1a69a2e092f80762c3916f504f7cc709d705f9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd67af67781985c20be174?secret=252f7c64fb057b29da643efb4ae0d8dfdf009dc285536282fd17e99062d89b95" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b3224141884afd3b0f5bf2?secret=b4ad49559a6af3bfc1ed043251dec5b6eaa2d6ba11f766e2aa77a56e873efcd8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b3491c41884afd3b0f5ce5?secret=5a6a791f0a242889b1c7fbac929da6c8bca3983fd5545dfd4983eee5a8bdc2d7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/677bd955e5c39bf2a70dfbd1?secret=dc48b3b85966f952211ade03936f0409eb21a9760693960fde485812936ed5b7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b2f8b49bafd6bcbc03d4af?secret=102c90838b142df11ee8eefb6ebf4fbc53f1c27303b5d6e0de70e14b5aa13350" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b32d8b3fec9dd9f60363fc?secret=6a78d8d3bacee5c564508a53622b0742632ba4f50797c9895dd92cccf39db100" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67bc2efdaceff455fd04ea74?secret=0d4a657056400c8a1590f0d2ebabb1f7b52f471fc3d122991afbb6f72ef4b564" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b2f8b49bafd6bcbc03d4af?secret=102c90838b142df11ee8eefb6ebf4fbc53f1c27303b5d6e0de70e14b5aa13350" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b33e5d41884afd3b0f5c7d?secret=ef9dcdbc5e71f9f7b41c245de9c105aac011a568945c77fd48cdb0eff002f283" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b316233fec9dd9f60363a1?secret=9b2a5860bc05ca617df168ad4a2ab816e684a3aca256653b500b86fef42a0007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b302e49bafd6bcbc03d4d8?secret=81dd6b48170035992d8e1c10e70b8903ad1c3d1f00f813cfa5620dd5b4a96b3b" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b34c6641884afd3b0f5d04?secret=745716af9465c6a17ee4d43c96c2d98d79b3eb28efa22797cfbe15fc62ae0263" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/677d49fde5c39bf2a70dfc9d?secret=2a9f6d98a1da583d5a5acf27a795ea84ad64385092b18bb253bd206147cd786c" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b870fa4b7e56efa70e1124?secret=ae1075c9bfa54734ed5d34d68a7440a57ad5e5effc3fb7797348e1429d85eed0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b324433fec9dd9f60363ba?secret=4572a778dc2637589f934c3f72120b2a9f1452b40b4be4633845e94848465bb6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd7d1285e8d0ab7907b3cd?secret=af2454ebd20664c9d1135b28d2f3b83f12dcce8ed26f8fb0637223ac743975d2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd6e390c51a2f2300fee2a?secret=ee13cfc6f7ec8c7daeb896062d5aad336b12bc27565de73b23c54b96a598101e" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a07e129ce5a3a6e20b2b42?secret=fb675e53f964b68fd88f0e748eb6909f36aee7a5fa7c91c89e235fe58743ce14" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd669b6a27fd260f0a0d66?secret=bb539aef1f4fc0a4940757796820e9b24ee3531af8349361ea9fec9e00318227" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd7be2f55aac23a90ade71?secret=ce0abe5566a5b3d7105e3b540a7cc7402aa724023d51e113023f3500a4e1cf0d" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b3061a9bafd6bcbc03d4f7?secret=f33c5f5a84885b8f0a800eb7dd1a69a2e092f80762c3916f504f7cc709d705f9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b30c7e9bafd6bcbc03d535?secret=4805a65384f39c800c8b9ad0efd87a61a7d5f442ce7e411cccfbae6636c6139b" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b2e7be3fec9dd9f60362ac?secret=db5b2a63387cc3289e239f028cb6a61829798eee53c23c5991c99a9453634dbf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b34c6641884afd3b0f5d04?secret=745716af9465c6a17ee4d43c96c2d98d79b3eb28efa22797cfbe15fc62ae0263" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6772a6deb26ce47538053fd6?secret=5fcacdcfe7f66ebd44c86d569cb7585fa69063c14500bfaaa692dfb23701f7ed" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b870fa4b7e56efa70e1124?secret=ae1075c9bfa54734ed5d34d68a7440a57ad5e5effc3fb7797348e1429d85eed0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a9f3229e292d19670acaec?secret=52cc68048b3fcaa935d4152750a7afbddbaf4fd5aa4e32cc1f92c55ddef4f1d3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b884512d4a8708070688b6?secret=5c8a7c06e7fa0db6a57b8364406a8b0e11e1a0d8cdb000ee97694dd2d528adca" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b2d97541884afd3b0f5a39?secret=d8af192d49edd13ea2ef4adbbf95c9e029a70c0c41c2af4d60bbbe1dc899215a" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b2f5009bafd6bcbc03d483?secret=4c5565c03811226840da766eec4931a5d52ec6948ce66a72f224f7ab7550e8c2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b30c7e9bafd6bcbc03d535?secret=4805a65384f39c800c8b9ad0efd87a61a7d5f442ce7e411cccfbae6636c6139b" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67bc2efdaceff455fd04ea74?secret=0d4a657056400c8a1590f0d2ebabb1f7b52f471fc3d122991afbb6f72ef4b564" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b2f5009bafd6bcbc03d483?secret=4c5565c03811226840da766eec4931a5d52ec6948ce66a72f224f7ab7550e8c2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b33e5d41884afd3b0f5c7d?secret=ef9dcdbc5e71f9f7b41c245de9c105aac011a568945c77fd48cdb0eff002f283" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd7be2f55aac23a90ade71?secret=28270c97d67d3d04928fb7d9e0e463046b8267ce7cd8bb4efc198e33c73efbc9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd7be2f55aac23a90ade71?secret=44f66a419a132e7b624808cce5450cdc9ef8c921379f5f8a5b96c0faaa49aff2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b302e49bafd6bcbc03d4d8?secret=81dd6b48170035992d8e1c10e70b8903ad1c3d1f00f813cfa5620dd5b4a96b3b" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b3087841884afd3b0f5b8d?secret=fb052776a38bbef2bc8042866c92d756a658ceff71ea0a9be2840b638ed8be76" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b33f403fec9dd9f603641a?secret=e49c2308e9032b171a2f77937530efed8a3515918bab7a9418e3be25e018dd4b" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/677d36acbc637a442a0b3d15?secret=709097a7537cc62616bb9f2eed6c99d2723f64a7f38cde321ba4105432d6677d" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b8841e2d4a8708070688a8?secret=923e39601c64e749eadf0ed3cc0a4ce44779324b3c829c7731ef883630aace53" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a21b00194ffa73ae02c75c?secret=0956938f144814195bb9d9d409dbd474541697004acfcc3a8186e52567b58d86" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a9f3229e292d19670acaec?secret=52cc68048b3fcaa935d4152750a7afbddbaf4fd5aa4e32cc1f92c55ddef4f1d3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b2ed5c9bafd6bcbc03d458?secret=51ca66696ec01483a132b183adc253a66f29176aac1e03817db91169c82bb25b" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b324433fec9dd9f60363ba?secret=4572a778dc2637589f934c3f72120b2a9f1452b40b4be4633845e94848465bb6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b30c7e9bafd6bcbc03d535?secret=4805a65384f39c800c8b9ad0efd87a61a7d5f442ce7e411cccfbae6636c6139b" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a9eb938092c749d60cce9c?secret=30f1613216765a32fcafe3be649e6deab5db9fa5b3568ca593abf687e7b9b95d" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b302e49bafd6bcbc03d4d8?secret=28e3a397aa6a59134c32d17e49ecc136e9c342a3f3bc56e2ea77cb150597e515" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b2f42941884afd3b0f5afe?secret=3ecfb363fa8edbde0f920b789821aa12808b2ec702e30936e9ac9462aa9a2966" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b33e5d41884afd3b0f5c7d?secret=fac1c508b242b24e6701023831be9c040f5e0fab895f36e52f19a3c1d049e123" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b2f8b49bafd6bcbc03d4af?secret=a63dbcf693c3725707a2df1f8ee52eace7f1595a78e779ff996c2165ad6ee133" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b348603fec9dd9f6036466?secret=9a5f6364cc4cfe348a49cade551b6a5fe928ee3509f8b3981b59d93f7a603011" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b2ec1b9bafd6bcbc03d441?secret=21b79cafaddbdc307c543e633244d2a9aa40757d3bb486b7efc19c8ee5f686d7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6a96badcc463ba6ccc08e7f1?secret=2e213562cf1b63d2a4aab3a1d28a17fb89ba9cc48431d44b35501aaaf019389a" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a9f20f9e292d19670acad4?secret=5cad11fbe6f75185d5f09e9f61675a0cb4d6643a35ba3180f549165c509892f7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b34cdf3fec9dd9f603647e?secret=8f66cb34b866521c3d13a634a96b4aa04e946bfe4fa821c3e93e87ff05faba0c" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd734313193422ac076d0b?secret=a52c559f5d93bf2c5c7b594013e27c6f3e6671f4590614cc5e1bad66b49efea3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b3061a9bafd6bcbc03d4f7?secret=1ab2f3a9191073dbbd1309e3bfb5aec2fec4b3fac79541f654c008d68f0c7c0c" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b3224141884afd3b0f5bf2?secret=89e28473e76e6a0e072459f1efa53a9770b891344e928dfd0022ecbf09f17433" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b316233fec9dd9f60363a1?secret=24cae5ad67ac9a274f81f4fc03c89018ec91ed131975de4fb8b794c76e2579a1" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd7253e8515fa34a01e420?secret=f7e96e0e109f90e295bd28a14147127b80fe0ab81548c8391cb0451945f3d409" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd669b6a27fd260f0a0d66?secret=1eae607a53e435b866b0ad3dc77d6ae4d8c8182fed66443fbd50ad07cdc3d077" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a07e129ce5a3a6e20b2b42?secret=42c17e80380b8e2c0c76fff7ed88986644162fa0d8e106b5967fde6e6176cb16" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67bc2efdaceff455fd04ea74?secret=35a083fb2cb8bd0176b3b0fb27e8aa7a201d9403b76d4c9ace33cddf7a272c60" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a9f20f9e292d19670acad4?secret=5cad11fbe6f75185d5f09e9f61675a0cb4d6643a35ba3180f549165c509892f7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b884f30cfa4830850f74e9?secret=fdd1ca8a7ff8ea55ec929860273ec2d93f8f64e0a8eaa42878759f56ec566427" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b3491c41884afd3b0f5ce5?secret=01dfb2eb7232b8a117ca04c353415a6fa1f518ff29ef111661f7e6d1166f4a29" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b884512d4a8708070688b6?secret=22a4bf1206d0ed6c7ad71aad3f63fe6319b1619b2817069fe2de9cc75b2304da" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b2f5009bafd6bcbc03d483?secret=35c84f4a4b6ec9da186459ae9ccf7030b793f64e10c88c9990eb71301f8fd714" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd7acaf55aac23a90ade5d?secret=54b3c1e7634b7c1ac8196a19d28fb993744f3d62070d02cd40a7f31e90d65c45" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b2e7be3fec9dd9f60362ac?secret=afd9c33c33af2a4ce984823573a44c5df7995f588f3ac8937ea1abe9845d693f" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6772a6deb26ce47538053fd6?secret=248812530fee3bf59f9accc2a0674c7a16cecb9e3547d4a0b39d991564c86295" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b34c6641884afd3b0f5d04?secret=877b9b46f652d53ecb5226fb51d08d59919fb46a011fa782a79acb70f38cc39f" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a08c40aee1280dd50017c5?secret=fc1073372e4a070889a45c5c6a6c8ba035d5c91758248dfd7d04b93f9423de99" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b2f8b49bafd6bcbc03d4af?secret=a63dbcf693c3725707a2df1f8ee52eace7f1595a78e779ff996c2165ad6ee133" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b2ec1b9bafd6bcbc03d441?secret=6ff044e9e2072f1598a1215446f4c7dcb09f2ad971a0408cb3d4cfe37a5af2c3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b30ed19bafd6bcbc03d54a?secret=7198c98db13b51d403b3b0f36bfd765c8001c5b5071dedfa525cf4eea865651c" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b30ed19bafd6bcbc03d54a?secret=7198c98db13b51d403b3b0f36bfd765c8001c5b5071dedfa525cf4eea865651c" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b3224141884afd3b0f5bf2?secret=e9308fc164a65802e087be5af8d20e90b981c4a11ba64ef3982a93efc4095ea1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b30c7e9bafd6bcbc03d535?secret=27763f6ac8fb8a74e1724e4fe00fe4a389d94d04c8e077d49adaf03331101bd5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b33e5d41884afd3b0f5c7d?secret=fac1c508b242b24e6701023831be9c040f5e0fab895f36e52f19a3c1d049e123" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b30c7e9bafd6bcbc03d535?secret=27763f6ac8fb8a74e1724e4fe00fe4a389d94d04c8e077d49adaf03331101bd5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b884f30cfa4830850f74e9?secret=fdd1ca8a7ff8ea55ec929860273ec2d93f8f64e0a8eaa42878759f56ec566427" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd67af67781985c20be174?secret=d43adcad440efcf3849bbae8aab2be6814ad66b9d0a7dc7f0a4ebee8e0f277b9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b33f403fec9dd9f603641a?secret=66c07389a6d816c01d09f465ad4b191362bbfd8191ebbc9ce25dec6f4fba68e5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a9eb938092c749d60cce9c?secret=30f1613216765a32fcafe3be649e6deab5db9fa5b3568ca593abf687e7b9b95d" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b30ed19bafd6bcbc03d54a?secret=27f13f829fc585faecc6d7c5148139389e1b68da423cc4f29c4592f7b086b4e1" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b30c7e9bafd6bcbc03d535?secret=f5c25004a93a0408e3c4a00af643dcafee1bea3468ecd1c2906ade643bd792f8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b883cabbcadf0b9d029f82?secret=9a8998c683b13a4cfd164c054f458dc3a0963361b37d260fa4d21a41670ae2de" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd74c7f55aac23a90ade38?secret=90ca2ecde411bf1d2015e57c39b8586b02ee621d20f4b106eda5660d651d823e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b33d3441884afd3b0f5c68?secret=d810cf41fe82e40bee405cd4cce41f3107b8e2209ad366bdf415b4f5db088115" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd74c7f55aac23a90ade38?secret=4f2394b4af61a0af54a473865580cac57245a64ccabe55fbb1b65dac6c000d6d" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b884512d4a8708070688b6?secret=22a4bf1206d0ed6c7ad71aad3f63fe6319b1619b2817069fe2de9cc75b2304da" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b2e7be3fec9dd9f60362ac?secret=afd9c33c33af2a4ce984823573a44c5df7995f588f3ac8937ea1abe9845d693f" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b2f5009bafd6bcbc03d483?secret=35c84f4a4b6ec9da186459ae9ccf7030b793f64e10c88c9990eb71301f8fd714" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd6860fb60257702051682?secret=41f61b87cbfcef8141648e3db4b4f502b0682537697f70621b54c8368d7ce491" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd697edb92a7ce51076162?secret=3bcb147f4f5b57818724062d44e9b744a78f37ebcdf14b3b178474a7b15f198b" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b870fa4b7e56efa70e1124?secret=6b575adc3b003e9edc4310ccb0836699f4e0e8de5cca9e050664ae194ace99eb" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6784c2f3bc637a442a0b3ea6?secret=57e26aa29786b5506910e118bf5b40c860eb6b9bd7b844716426e0527e79d602" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b3491c41884afd3b0f5ce5?secret=01dfb2eb7232b8a117ca04c353415a6fa1f518ff29ef111661f7e6d1166f4a29" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b32d8b3fec9dd9f60363fc?secret=ddad288d6cb2ff4db70674bbe74de6903ddf87c13de91645872e7428a8c5cff6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/677bd955e5c39bf2a70dfbd1?secret=860ba51efdef9ee4833a8ed97fbdc7c2f9eeb68f1a5a2508e9b299f3842ea15d" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a0d580194ffa73ae02c60a?secret=e7880491915d033d40bff522e2a3e6df8cad0f595b367b56cbe423e04cf7106e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b30c7e9bafd6bcbc03d535?secret=f5c25004a93a0408e3c4a00af643dcafee1bea3468ecd1c2906ade643bd792f8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b33d3441884afd3b0f5c68?secret=d810cf41fe82e40bee405cd4cce41f3107b8e2209ad366bdf415b4f5db088115" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a0d580194ffa73ae02c60a?secret=b347950f107c2ff7ff5ebc5b76396cb34ad15d439f61fa4bc47517d74f68ae9f" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67bc2efdaceff455fd04ea74?secret=35a083fb2cb8bd0176b3b0fb27e8aa7a201d9403b76d4c9ace33cddf7a272c60" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b2ed5c9bafd6bcbc03d458?secret=c2cc18d9723a990e03ae34ff46a206d941333755f61ed4341ecba58c82d7ee61" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/cJg9zqRotxU" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/cJg9zqRotxU" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a08c40aee1280dd50017c5?secret=c835fe267296dbef36a47d280eeb0efd4976dc16d3c1591bc4278e57bbb041cf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a9f5a710e5bbf34102e5ba?secret=6a6b7161c566b8c25175c428196122176b46e4675dfdc7c6ec7742a144c4b528" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b33f403fec9dd9f603641a?secret=66c07389a6d816c01d09f465ad4b191362bbfd8191ebbc9ce25dec6f4fba68e5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b30ed19bafd6bcbc03d54a?secret=7198c98db13b51d403b3b0f36bfd765c8001c5b5071dedfa525cf4eea865651c" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a07e129ce5a3a6e20b2b42?secret=8047ffdc00e9386455a1c296c8c3cf10b198fc0248174b44e4f7ca1cbe22154b" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a0ca83aee1280dd5001c37?secret=b2096b9690b8dddfd43d0336d2173123e4e3e9067d322e6cc94f0a8862a5386b" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b302e49bafd6bcbc03d4d8?secret=28e3a397aa6a59134c32d17e49ecc136e9c342a3f3bc56e2ea77cb150597e515" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b884f30cfa4830850f74e9?secret=fdd1ca8a7ff8ea55ec929860273ec2d93f8f64e0a8eaa42878759f56ec566427" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b30c7e9bafd6bcbc03d535?secret=27763f6ac8fb8a74e1724e4fe00fe4a389d94d04c8e077d49adaf03331101bd5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b2f42941884afd3b0f5afe?secret=3ecfb363fa8edbde0f920b789821aa12808b2ec702e30936e9ac9462aa9a2966" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/677d36acbc637a442a0b3d15?secret=bacd8acff22931dac1aeab1c4b515e70045b06ea0f5a39800ea3be5e87fec6e4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b33d3441884afd3b0f5c68?secret=d810cf41fe82e40bee405cd4cce41f3107b8e2209ad366bdf415b4f5db088115" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b30c7e9bafd6bcbc03d535?secret=f5c25004a93a0408e3c4a00af643dcafee1bea3468ecd1c2906ade643bd792f8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd6c61ee853e54cb053f95?secret=40f6206775380071c63d78216478b0a4873d6201b31ba379ea334b75efc35d43" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b2ed5c9bafd6bcbc03d458?secret=c2cc18d9723a990e03ae34ff46a206d941333755f61ed4341ecba58c82d7ee61" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b33e5d41884afd3b0f5c7d?secret=fac1c508b242b24e6701023831be9c040f5e0fab895f36e52f19a3c1d049e123" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b3491c41884afd3b0f5ce5?secret=01dfb2eb7232b8a117ca04c353415a6fa1f518ff29ef111661f7e6d1166f4a29" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b2ec1b9bafd6bcbc03d441?secret=6ff044e9e2072f1598a1215446f4c7dcb09f2ad971a0408cb3d4cfe37a5af2c3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd6860fb60257702051682?secret=41f61b87cbfcef8141648e3db4b4f502b0682537697f70621b54c8368d7ce491" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b884512d4a8708070688b6?secret=22a4bf1206d0ed6c7ad71aad3f63fe6319b1619b2817069fe2de9cc75b2304da" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b2d97541884afd3b0f5a39?secret=93be33257d0a8b38e5a8ec9deec1831a7652779b892bd079267419d5ad8c604f" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a0ca83aee1280dd5001c37?secret=b2096b9690b8dddfd43d0336d2173123e4e3e9067d322e6cc94f0a8862a5386b" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd71bf13193422ac076ce2?secret=3c146f64361825f1f21d2df77cd091cf71ce1a36de02a9ed152a13798a324a4f" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b316233fec9dd9f60363a1?secret=24cae5ad67ac9a274f81f4fc03c89018ec91ed131975de4fb8b794c76e2579a1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b30c7e9bafd6bcbc03d535?secret=f5c25004a93a0408e3c4a00af643dcafee1bea3468ecd1c2906ade643bd792f8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67bc2efdaceff455fd04ea74?secret=35a083fb2cb8bd0176b3b0fb27e8aa7a201d9403b76d4c9ace33cddf7a272c60" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67d02a06a76597d8f409a8ab?secret=c519282f814863294f2ae3cff25b269d43fa2d190984f58ec97e21e2988c2bec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67bc2efdaceff455fd04ea74?secret=35a083fb2cb8bd0176b3b0fb27e8aa7a201d9403b76d4c9ace33cddf7a272c60" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b3061a9bafd6bcbc03d4f7?secret=1ab2f3a9191073dbbd1309e3bfb5aec2fec4b3fac79541f654c008d68f0c7c0c" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b3061a9bafd6bcbc03d4f7?secret=1ab2f3a9191073dbbd1309e3bfb5aec2fec4b3fac79541f654c008d68f0c7c0c" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a9ea7ce2fb850c9c080aad?secret=9062ba60808676fc0d141460794b47417ad9266756bca466ed03cec743ca712a" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a9ea7ce2fb850c9c080aad?secret=9062ba60808676fc0d141460794b47417ad9266756bca466ed03cec743ca712a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6a96badcc463ba6ccc08e7f1?secret=2e213562cf1b63d2a4aab3a1d28a17fb89ba9cc48431d44b35501aaaf019389a" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b30ed19bafd6bcbc03d54a?secret=27f13f829fc585faecc6d7c5148139389e1b68da423cc4f29c4592f7b086b4e1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b34cdf3fec9dd9f603647e?secret=8f66cb34b866521c3d13a634a96b4aa04e946bfe4fa821c3e93e87ff05faba0c" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b2f8b49bafd6bcbc03d4af?secret=a63dbcf693c3725707a2df1f8ee52eace7f1595a78e779ff996c2165ad6ee133" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b30c7e9bafd6bcbc03d535?secret=27763f6ac8fb8a74e1724e4fe00fe4a389d94d04c8e077d49adaf03331101bd5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/cJg9zqRotxU" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b2ec1b9bafd6bcbc03d441?secret=6ff044e9e2072f1598a1215446f4c7dcb09f2ad971a0408cb3d4cfe37a5af2c3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd6e390c51a2f2300fee2a?secret=358359058e6a37958b05684e7bb4ac76c252a3a6bc845cfde2b9f3ee04291e52" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b30ed19bafd6bcbc03d54a?secret=7198c98db13b51d403b3b0f36bfd765c8001c5b5071dedfa525cf4eea865651c" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a9f20f9e292d19670acad4?secret=5cad11fbe6f75185d5f09e9f61675a0cb4d6643a35ba3180f549165c509892f7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b2f42941884afd3b0f5afe?secret=3ecfb363fa8edbde0f920b789821aa12808b2ec702e30936e9ac9462aa9a2966" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/677d49fde5c39bf2a70dfc9d?secret=49e9d97796223fb6a1e60c8781f029413f30f7feac0c0ad56fc1a4fb532d581e" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b2f8b49bafd6bcbc03d4af?secret=a63dbcf693c3725707a2df1f8ee52eace7f1595a78e779ff996c2165ad6ee133" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a9f5a710e5bbf34102e5ba?secret=6a6b7161c566b8c25175c428196122176b46e4675dfdc7c6ec7742a144c4b528" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b33f403fec9dd9f603641a?secret=66c07389a6d816c01d09f465ad4b191362bbfd8191ebbc9ce25dec6f4fba68e5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a9f20f9e292d19670acad4?secret=c9d26256021de949c322afdab1c02b9c726813fa88b393fb61aa6d6575abdd91" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b302e49bafd6bcbc03d4d8?secret=28e3a397aa6a59134c32d17e49ecc136e9c342a3f3bc56e2ea77cb150597e515" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b302e49bafd6bcbc03d4d8?secret=28e3a397aa6a59134c32d17e49ecc136e9c342a3f3bc56e2ea77cb150597e515" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b870fa4b7e56efa70e1124?secret=6b575adc3b003e9edc4310ccb0836699f4e0e8de5cca9e050664ae194ace99eb" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b2ed5c9bafd6bcbc03d458?secret=c2cc18d9723a990e03ae34ff46a206d941333755f61ed4341ecba58c82d7ee61" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b884f30cfa4830850f74e9?secret=fdd1ca8a7ff8ea55ec929860273ec2d93f8f64e0a8eaa42878759f56ec566427" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b884512d4a8708070688b6?secret=22a4bf1206d0ed6c7ad71aad3f63fe6319b1619b2817069fe2de9cc75b2304da" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd669b6a27fd260f0a0d66?secret=1eae607a53e435b866b0ad3dc77d6ae4d8c8182fed66443fbd50ad07cdc3d077" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b348603fec9dd9f6036466?secret=11c4a5e87445bb4ca4b6bcca19c16be0884abf20dea05b50d47dbaf00c307da4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b8724b23d7b976570ede47?secret=1c3c177037b4e3f361ea0fff0701dd8bc1793fe0ba75b487bfdc970e00bc6a71" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b88495002357a8cb03eae2?secret=109f68ff8777649fc09bd10efff930d5684bb3f5228fb95bd02fb26fd8c71218" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd74c7f55aac23a90ade38?secret=6c4558b190e9c2c38655c62b7df9d843c932316990c171bc2617e7cc01ce5893" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b3224141884afd3b0f5bf2?secret=89e28473e76e6a0e072459f1efa53a9770b891344e928dfd0022ecbf09f17433" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6a96badcc463ba6ccc08e7f1?secret=2e213562cf1b63d2a4aab3a1d28a17fb89ba9cc48431d44b35501aaaf019389a" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b2f42941884afd3b0f5afe?secret=3ecfb363fa8edbde0f920b789821aa12808b2ec702e30936e9ac9462aa9a2966" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd6c61ee853e54cb053f95?secret=8046f6d52cc936ee3969e0441a5bd7c743ab1b24338cb1753a06f114644bc68a" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b2f5009bafd6bcbc03d483?secret=35c84f4a4b6ec9da186459ae9ccf7030b793f64e10c88c9990eb71301f8fd714" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/cJg9zqRotxU" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd5fc7a33399b175071cc8?secret=c0c1c8dcffbae053852a6cadbb414b627d9e4bad806ca022df0cb915ede31ed7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b3061a9bafd6bcbc03d4f7?secret=1ab2f3a9191073dbbd1309e3bfb5aec2fec4b3fac79541f654c008d68f0c7c0c" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a9f5a710e5bbf34102e5ba?secret=6a6b7161c566b8c25175c428196122176b46e4675dfdc7c6ec7742a144c4b528" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd577271c63631750c2162?secret=8f6fc60b4f2913a740f897ece83471930c0f46ddcca08d94afd2ef7e3cd226e8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd5e4c4a79b4ae86086d72?secret=6a1f7eccae884032fdf9984a9ebb7852901db4ed141dfa46bac38c6dbf0fc587" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/6a96badcc463ba6ccc08e7f1?secret=2e213562cf1b63d2a4aab3a1d28a17fb89ba9cc48431d44b35501aaaf019389a" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b32d8b3fec9dd9f60363fc?secret=ddad288d6cb2ff4db70674bbe74de6903ddf87c13de91645872e7428a8c5cff6" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b2e7be3fec9dd9f60362ac?secret=afd9c33c33af2a4ce984823573a44c5df7995f588f3ac8937ea1abe9845d693f" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd5fc7a33399b175071cc8?secret=06d2c26006f8b01fb6989015d0179d964276edbda326cf3ae13d06242a1e711e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a9f20f9e292d19670acad4?secret=5cad11fbe6f75185d5f09e9f61675a0cb4d6643a35ba3180f549165c509892f7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd6d1ae8515fa34a01e3f2?secret=bbed8875d516625b95fc6335a49ffecabfcded02001b1f102613bf9295dc785c" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b2f5009bafd6bcbc03d483?secret=35c84f4a4b6ec9da186459ae9ccf7030b793f64e10c88c9990eb71301f8fd714" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b870fa4b7e56efa70e1124?secret=6b575adc3b003e9edc4310ccb0836699f4e0e8de5cca9e050664ae194ace99eb" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b33f403fec9dd9f603641a?secret=66c07389a6d816c01d09f465ad4b191362bbfd8191ebbc9ce25dec6f4fba68e5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b2ec1b9bafd6bcbc03d441?secret=6ff044e9e2072f1598a1215446f4c7dcb09f2ad971a0408cb3d4cfe37a5af2c3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b884512d4a8708070688b6?secret=b0b7860e79b261058a0bc1b625063c886ad1e585b41b8466134a2bcf04215adb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b33d3441884afd3b0f5c68?secret=d810cf41fe82e40bee405cd4cce41f3107b8e2209ad366bdf415b4f5db088115" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b88495002357a8cb03eae2?secret=109f68ff8777649fc09bd10efff930d5684bb3f5228fb95bd02fb26fd8c71218" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b2ed5c9bafd6bcbc03d458?secret=c2cc18d9723a990e03ae34ff46a206d941333755f61ed4341ecba58c82d7ee61" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd669b6a27fd260f0a0d66?secret=1eae607a53e435b866b0ad3dc77d6ae4d8c8182fed66443fbd50ad07cdc3d077" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd74c7f55aac23a90ade38?secret=4f2394b4af61a0af54a473865580cac57245a64ccabe55fbb1b65dac6c000d6d" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a08fb4aee1280dd5001804?secret=a3fd5a9ada2e78ac13d7b18521037b82ba56ff132eb744caf3fd11ec2dc4d615" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b323ab41884afd3b0f5c05?secret=67aaa8f8459073c57877d776d6db60eec9cbb400e1991c86dc00adcaaf710e79" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b33e5d41884afd3b0f5c7d?secret=fac1c508b242b24e6701023831be9c040f5e0fab895f36e52f19a3c1d049e123" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b2e7be3fec9dd9f60362ac?secret=afd9c33c33af2a4ce984823573a44c5df7995f588f3ac8937ea1abe9845d693f" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b34c6641884afd3b0f5d04?secret=877b9b46f652d53ecb5226fb51d08d59919fb46a011fa782a79acb70f38cc39f" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b8841e2d4a8708070688a8?secret=7528d813fbafc24e8c92569d2f3e1764cf7a808cb878af68397c0dcfc656daa0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67dd7d1285e8d0ab7907b3cd?secret=7ddc60b4a78120ad475d5e53260611f4baa36cc5f7ae4ded88a5b61db5612503" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a9f5a710e5bbf34102e5ba?secret=6a6b7161c566b8c25175c428196122176b46e4675dfdc7c6ec7742a144c4b528" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67a09241fd082c2f960941e6?secret=e08aacf3c4fdddb976f1a03358cee113cefc772acb55e515c226a52a926a5ab6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utp.swissunihockey.ch/guest/exercises/67b33f403fec9dd9f603641a?secret=58400cd4dec2b91c052b958e51c222270323d4867d2cbbb2d58b66052dee3997" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A8244320-05C5-47A1-8C82-D51B2729CFCD}">
-  <dimension ref="A1:C16"/>
+  <dimension ref="A1:L26"/>
   <sheetViews>
     <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="C7" sqref="C7"/>
+      <selection activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.5703125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="59.33203125" style="17" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="50.5546875" customWidth="1"/>
+    <col min="1" max="1" width="5.42578125" customWidth="1"/>
+    <col min="2" max="2" width="40.7109375" style="16" customWidth="1"/>
+    <col min="3" max="3" width="7.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="21" x14ac:dyDescent="0.4">
-[...96 lines deleted...]
-      <c r="C16" s="25"/>
+    <row r="1" spans="1:3" ht="20.25" x14ac:dyDescent="0.3">
+      <c r="B1" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="22"/>
+    </row>
+    <row r="2" spans="1:3" ht="20.25" x14ac:dyDescent="0.3">
+      <c r="A2" s="154"/>
+      <c r="B2" s="155"/>
+      <c r="C2" s="156"/>
+    </row>
+    <row r="3" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="154"/>
+      <c r="B3" s="157" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="156"/>
+    </row>
+    <row r="4" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="154"/>
+      <c r="B4" s="144" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="156"/>
+    </row>
+    <row r="5" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="154"/>
+      <c r="B5" s="145" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="156"/>
+    </row>
+    <row r="6" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="154"/>
+      <c r="B6" s="146" t="s">
+        <v>4</v>
+      </c>
+      <c r="C6" s="156"/>
+    </row>
+    <row r="7" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="154"/>
+      <c r="B7" s="147" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="156"/>
+    </row>
+    <row r="8" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="154"/>
+      <c r="B8" s="148" t="s">
+        <v>6</v>
+      </c>
+      <c r="C8" s="156"/>
+    </row>
+    <row r="9" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="154"/>
+      <c r="B9" s="149" t="s">
+        <v>7</v>
+      </c>
+      <c r="C9" s="156"/>
+    </row>
+    <row r="10" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="154"/>
+      <c r="B10" s="150" t="s">
+        <v>8</v>
+      </c>
+      <c r="C10" s="156"/>
+    </row>
+    <row r="11" spans="1:3" ht="20.25" x14ac:dyDescent="0.3">
+      <c r="A11" s="154"/>
+      <c r="B11" s="155"/>
+      <c r="C11" s="156"/>
+    </row>
+    <row r="12" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A12" s="154"/>
+      <c r="B12" s="157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" s="156"/>
+    </row>
+    <row r="13" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="154"/>
+      <c r="B13" s="151" t="s">
+        <v>10</v>
+      </c>
+      <c r="C13" s="156"/>
+    </row>
+    <row r="14" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="154"/>
+      <c r="B14" s="152" t="s">
+        <v>11</v>
+      </c>
+      <c r="C14" s="156"/>
+    </row>
+    <row r="15" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="154"/>
+      <c r="B15" s="153" t="s">
+        <v>12</v>
+      </c>
+      <c r="C15" s="156"/>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A16" s="154"/>
+      <c r="B16" s="158"/>
+      <c r="C16" s="156"/>
+    </row>
+    <row r="17" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A17" s="154"/>
+      <c r="B17" s="158"/>
+      <c r="C17" s="156"/>
+    </row>
+    <row r="18" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="C18" s="22"/>
+    </row>
+    <row r="19" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="C19" s="22"/>
+    </row>
+    <row r="20" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B20" s="246" t="s">
+        <v>13</v>
+      </c>
+      <c r="C20" s="246"/>
+      <c r="D20" s="246"/>
+      <c r="E20" s="246"/>
+      <c r="F20" s="246"/>
+      <c r="G20" s="246"/>
+      <c r="H20" s="246"/>
+      <c r="I20" s="246"/>
+      <c r="J20" s="246"/>
+      <c r="K20" s="246"/>
+      <c r="L20" s="246"/>
+    </row>
+    <row r="21" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B21" s="247" t="s">
+        <v>14</v>
+      </c>
+      <c r="C21" s="247"/>
+      <c r="D21" s="247"/>
+      <c r="E21" s="247"/>
+      <c r="F21" s="247"/>
+      <c r="G21" s="247"/>
+      <c r="H21" s="247"/>
+      <c r="I21" s="247"/>
+      <c r="J21" s="247"/>
+      <c r="K21" s="247"/>
+      <c r="L21" s="247"/>
+    </row>
+    <row r="22" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B22" s="247" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" s="247"/>
+      <c r="D22" s="247"/>
+      <c r="E22" s="247"/>
+      <c r="F22" s="247"/>
+      <c r="G22" s="247"/>
+      <c r="H22" s="247"/>
+      <c r="I22" s="247"/>
+      <c r="J22" s="247"/>
+      <c r="K22" s="247"/>
+      <c r="L22" s="247"/>
+    </row>
+    <row r="23" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B23" s="247" t="s">
+        <v>16</v>
+      </c>
+      <c r="C23" s="247"/>
+      <c r="D23" s="247"/>
+      <c r="E23" s="247"/>
+      <c r="F23" s="247"/>
+      <c r="G23" s="247"/>
+      <c r="H23" s="247"/>
+      <c r="I23" s="247"/>
+      <c r="J23" s="247"/>
+      <c r="K23" s="247"/>
+      <c r="L23" s="247"/>
+    </row>
+    <row r="24" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B24" s="247" t="s">
+        <v>17</v>
+      </c>
+      <c r="C24" s="247"/>
+      <c r="D24" s="247"/>
+      <c r="E24" s="247"/>
+      <c r="F24" s="247"/>
+      <c r="G24" s="247"/>
+      <c r="H24" s="247"/>
+      <c r="I24" s="247"/>
+      <c r="J24" s="247"/>
+      <c r="K24" s="247"/>
+      <c r="L24" s="247"/>
+    </row>
+    <row r="25" spans="1:12" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B25" s="245" t="s">
+        <v>18</v>
+      </c>
+      <c r="C25" s="245"/>
+      <c r="D25" s="245"/>
+      <c r="E25" s="245"/>
+      <c r="F25" s="245"/>
+      <c r="G25" s="245"/>
+      <c r="H25" s="245"/>
+      <c r="I25" s="245"/>
+      <c r="J25" s="245"/>
+      <c r="K25" s="245"/>
+      <c r="L25" s="245"/>
+    </row>
+    <row r="26" spans="1:12" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B26" s="245" t="s">
+        <v>19</v>
+      </c>
+      <c r="C26" s="245"/>
+      <c r="D26" s="245"/>
+      <c r="E26" s="245"/>
+      <c r="F26" s="245"/>
+      <c r="G26" s="245"/>
+      <c r="H26" s="245"/>
+      <c r="I26" s="245"/>
+      <c r="J26" s="245"/>
+      <c r="K26" s="245"/>
+      <c r="L26" s="245"/>
     </row>
   </sheetData>
   <customSheetViews>
     <customSheetView guid="{EE661246-F013-42F7-9C39-90F09D20C236}" scale="130" showPageBreaks="1">
       <selection activeCell="C5" sqref="C5:C7"/>
-      <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
+      <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
       <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
     </customSheetView>
   </customSheetViews>
+  <mergeCells count="7">
+    <mergeCell ref="B26:L26"/>
+    <mergeCell ref="B20:L20"/>
+    <mergeCell ref="B21:L21"/>
+    <mergeCell ref="B22:L22"/>
+    <mergeCell ref="B23:L23"/>
+    <mergeCell ref="B24:L24"/>
+    <mergeCell ref="B25:L25"/>
+  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{02D5DF2C-A464-4D46-8F6A-D5EE40543F24}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AZ21"/>
   <sheetViews>
-    <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="AH34" sqref="AH34"/>
+    <sheetView topLeftCell="A4" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C29" sqref="C29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="7.109375" style="4" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="53" max="16384" width="11.44140625" style="4"/>
+    <col min="1" max="1" width="7.140625" style="4" customWidth="1"/>
+    <col min="2" max="2" width="8.5703125" style="4" customWidth="1"/>
+    <col min="3" max="3" width="40.42578125" style="4" customWidth="1"/>
+    <col min="4" max="11" width="2.5703125" style="4" customWidth="1"/>
+    <col min="12" max="12" width="2.42578125" style="4" customWidth="1"/>
+    <col min="13" max="20" width="2.5703125" style="4" customWidth="1"/>
+    <col min="21" max="21" width="2.42578125" style="4" customWidth="1"/>
+    <col min="22" max="33" width="2.5703125" style="4" customWidth="1"/>
+    <col min="34" max="34" width="2.42578125" style="4" customWidth="1"/>
+    <col min="35" max="46" width="2.5703125" style="4" customWidth="1"/>
+    <col min="47" max="47" width="2.42578125" style="4" customWidth="1"/>
+    <col min="48" max="51" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="52" max="52" width="11.42578125" style="4" customWidth="1"/>
+    <col min="53" max="16384" width="11.42578125" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" x14ac:dyDescent="0.25">
-[...99 lines deleted...]
-      <c r="AU2" s="229"/>
+    <row r="1" spans="1:52" x14ac:dyDescent="0.2">
+      <c r="A1" s="79"/>
+      <c r="B1" s="79"/>
+      <c r="C1" s="79"/>
+      <c r="D1" s="79"/>
+      <c r="E1" s="79"/>
+      <c r="F1" s="79"/>
+      <c r="G1" s="79"/>
+      <c r="H1" s="79"/>
+      <c r="I1" s="79"/>
+      <c r="J1" s="79"/>
+      <c r="K1" s="79"/>
+      <c r="L1" s="79"/>
+      <c r="M1" s="79"/>
+      <c r="N1" s="79"/>
+      <c r="O1" s="79"/>
+      <c r="P1" s="79"/>
+      <c r="Q1" s="79"/>
+      <c r="R1" s="79"/>
+      <c r="S1" s="79"/>
+      <c r="T1" s="79"/>
+      <c r="U1" s="79"/>
+      <c r="V1" s="79"/>
+      <c r="W1" s="79"/>
+      <c r="X1" s="79"/>
+      <c r="Y1" s="79"/>
+      <c r="Z1" s="79"/>
+      <c r="AA1" s="79"/>
+      <c r="AB1" s="79"/>
+      <c r="AC1" s="79"/>
+      <c r="AD1" s="79"/>
+      <c r="AE1" s="79"/>
+      <c r="AF1" s="79"/>
+      <c r="AG1" s="79"/>
+      <c r="AH1" s="79"/>
+      <c r="AI1" s="79"/>
+      <c r="AJ1" s="79"/>
+      <c r="AK1" s="79"/>
+      <c r="AL1" s="79"/>
+      <c r="AM1" s="79"/>
+      <c r="AN1" s="79"/>
+      <c r="AO1" s="79"/>
+      <c r="AP1" s="79"/>
+      <c r="AQ1" s="79"/>
+      <c r="AR1" s="79"/>
+      <c r="AS1" s="79"/>
+      <c r="AT1" s="79"/>
+      <c r="AU1" s="79"/>
+    </row>
+    <row r="2" spans="1:52" ht="26.85" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="79"/>
+      <c r="B2" s="80" t="s">
+        <v>82</v>
+      </c>
+      <c r="C2" s="79"/>
+      <c r="D2" s="281" t="s">
+        <v>83</v>
+      </c>
+      <c r="E2" s="281"/>
+      <c r="F2" s="281"/>
+      <c r="G2" s="281"/>
+      <c r="H2" s="281"/>
+      <c r="I2" s="281"/>
+      <c r="J2" s="281"/>
+      <c r="K2" s="281"/>
+      <c r="L2" s="281"/>
+      <c r="M2" s="281"/>
+      <c r="N2" s="281"/>
+      <c r="O2" s="281"/>
+      <c r="P2" s="281"/>
+      <c r="Q2" s="281"/>
+      <c r="R2" s="281"/>
+      <c r="S2" s="281"/>
+      <c r="T2" s="281"/>
+      <c r="U2" s="281"/>
+      <c r="V2" s="281"/>
+      <c r="W2" s="281"/>
+      <c r="X2" s="281"/>
+      <c r="Y2" s="281"/>
+      <c r="Z2" s="281"/>
+      <c r="AA2" s="281"/>
+      <c r="AB2" s="281"/>
+      <c r="AC2" s="281"/>
+      <c r="AD2" s="281"/>
+      <c r="AE2" s="281"/>
+      <c r="AF2" s="281"/>
+      <c r="AG2" s="281"/>
+      <c r="AH2" s="281"/>
+      <c r="AI2" s="281"/>
+      <c r="AJ2" s="281"/>
+      <c r="AK2" s="281"/>
+      <c r="AL2" s="281"/>
+      <c r="AM2" s="281"/>
+      <c r="AN2" s="281"/>
+      <c r="AO2" s="281"/>
+      <c r="AP2" s="281"/>
+      <c r="AQ2" s="281"/>
+      <c r="AR2" s="281"/>
+      <c r="AS2" s="281"/>
+      <c r="AT2" s="281"/>
+      <c r="AU2" s="281"/>
       <c r="AV2" s="12"/>
       <c r="AW2" s="12"/>
       <c r="AX2" s="12"/>
       <c r="AY2" s="12"/>
       <c r="AZ2" s="12"/>
     </row>
-    <row r="3" spans="1:52" ht="13.35" customHeight="1" x14ac:dyDescent="0.25">
-[...112 lines deleted...]
-        <v>218</v>
+    <row r="3" spans="1:52" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="79"/>
+      <c r="B3" s="79"/>
+      <c r="C3" s="81"/>
+      <c r="D3" s="81"/>
+      <c r="E3" s="81"/>
+      <c r="F3" s="81"/>
+      <c r="G3" s="81"/>
+      <c r="H3" s="81"/>
+      <c r="I3" s="81"/>
+      <c r="J3" s="81"/>
+      <c r="K3" s="81"/>
+      <c r="L3" s="81"/>
+      <c r="M3" s="81"/>
+      <c r="N3" s="81"/>
+      <c r="O3" s="81"/>
+      <c r="P3" s="81"/>
+      <c r="Q3" s="81"/>
+      <c r="R3" s="81"/>
+      <c r="S3" s="81"/>
+      <c r="T3" s="81"/>
+      <c r="U3" s="81"/>
+      <c r="V3" s="81"/>
+      <c r="W3" s="81"/>
+      <c r="X3" s="81"/>
+      <c r="Y3" s="81"/>
+      <c r="Z3" s="81"/>
+      <c r="AA3" s="81"/>
+      <c r="AB3" s="81"/>
+      <c r="AC3" s="81"/>
+      <c r="AD3" s="81"/>
+      <c r="AE3" s="81"/>
+      <c r="AF3" s="81"/>
+      <c r="AG3" s="81"/>
+      <c r="AH3" s="81"/>
+      <c r="AI3" s="81"/>
+      <c r="AJ3" s="81"/>
+      <c r="AK3" s="81"/>
+      <c r="AL3" s="81"/>
+      <c r="AM3" s="81"/>
+      <c r="AN3" s="81"/>
+      <c r="AO3" s="81"/>
+      <c r="AP3" s="81"/>
+      <c r="AQ3" s="81"/>
+      <c r="AR3" s="81"/>
+      <c r="AS3" s="81"/>
+      <c r="AT3" s="81"/>
+      <c r="AU3" s="81"/>
+    </row>
+    <row r="4" spans="1:52" s="6" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="82"/>
+      <c r="B4" s="282" t="s">
+        <v>56</v>
+      </c>
+      <c r="C4" s="282"/>
+      <c r="D4" s="284" t="s">
+        <v>20</v>
+      </c>
+      <c r="E4" s="284"/>
+      <c r="F4" s="284"/>
+      <c r="G4" s="284"/>
+      <c r="H4" s="284"/>
+      <c r="I4" s="284"/>
+      <c r="J4" s="284"/>
+      <c r="K4" s="284"/>
+      <c r="L4" s="285" t="s">
+        <v>21</v>
+      </c>
+      <c r="M4" s="284" t="s">
+        <v>84</v>
+      </c>
+      <c r="N4" s="284"/>
+      <c r="O4" s="284"/>
+      <c r="P4" s="284"/>
+      <c r="Q4" s="284"/>
+      <c r="R4" s="284"/>
+      <c r="S4" s="284"/>
+      <c r="T4" s="284"/>
+      <c r="U4" s="285" t="s">
+        <v>22</v>
+      </c>
+      <c r="V4" s="284" t="s">
+        <v>85</v>
+      </c>
+      <c r="W4" s="284"/>
+      <c r="X4" s="284"/>
+      <c r="Y4" s="284"/>
+      <c r="Z4" s="284"/>
+      <c r="AA4" s="284"/>
+      <c r="AB4" s="284"/>
+      <c r="AC4" s="284"/>
+      <c r="AD4" s="284"/>
+      <c r="AE4" s="284"/>
+      <c r="AF4" s="284"/>
+      <c r="AG4" s="284"/>
+      <c r="AH4" s="285" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI4" s="284" t="s">
+        <v>24</v>
+      </c>
+      <c r="AJ4" s="284"/>
+      <c r="AK4" s="284"/>
+      <c r="AL4" s="284"/>
+      <c r="AM4" s="284"/>
+      <c r="AN4" s="284"/>
+      <c r="AO4" s="284"/>
+      <c r="AP4" s="284"/>
+      <c r="AQ4" s="284"/>
+      <c r="AR4" s="284"/>
+      <c r="AS4" s="284"/>
+      <c r="AT4" s="284"/>
+      <c r="AU4" s="285" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:52" s="5" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="139"/>
-[...4 lines deleted...]
-      <c r="D5" s="46">
+      <c r="A5" s="83"/>
+      <c r="B5" s="282" t="s">
+        <v>26</v>
+      </c>
+      <c r="C5" s="282"/>
+      <c r="D5" s="44">
         <v>1</v>
       </c>
-      <c r="E5" s="46">
+      <c r="E5" s="44">
         <v>2</v>
       </c>
-      <c r="F5" s="46">
+      <c r="F5" s="44">
         <v>3</v>
       </c>
-      <c r="G5" s="46">
+      <c r="G5" s="44">
         <v>4</v>
       </c>
-      <c r="H5" s="46">
+      <c r="H5" s="44">
         <v>5</v>
       </c>
-      <c r="I5" s="46">
+      <c r="I5" s="44">
         <v>6</v>
       </c>
-      <c r="J5" s="46">
+      <c r="J5" s="44">
         <v>7</v>
       </c>
-      <c r="K5" s="46">
+      <c r="K5" s="44">
         <v>8</v>
       </c>
-      <c r="L5" s="176"/>
-      <c r="M5" s="46">
+      <c r="L5" s="286"/>
+      <c r="M5" s="44">
         <v>9</v>
       </c>
-      <c r="N5" s="46">
+      <c r="N5" s="44">
         <v>10</v>
       </c>
-      <c r="O5" s="46">
+      <c r="O5" s="44">
         <v>11</v>
       </c>
-      <c r="P5" s="46">
+      <c r="P5" s="44">
         <v>12</v>
       </c>
-      <c r="Q5" s="46">
+      <c r="Q5" s="44">
         <v>13</v>
       </c>
-      <c r="R5" s="46">
+      <c r="R5" s="44">
         <v>14</v>
       </c>
-      <c r="S5" s="46">
+      <c r="S5" s="44">
         <v>15</v>
       </c>
-      <c r="T5" s="46">
+      <c r="T5" s="44">
         <v>16</v>
       </c>
-      <c r="U5" s="176"/>
-      <c r="V5" s="46">
+      <c r="U5" s="286"/>
+      <c r="V5" s="44">
         <v>17</v>
       </c>
-      <c r="W5" s="46">
+      <c r="W5" s="44">
         <v>18</v>
       </c>
-      <c r="X5" s="46">
+      <c r="X5" s="44">
         <v>19</v>
       </c>
-      <c r="Y5" s="46">
+      <c r="Y5" s="44">
         <v>20</v>
       </c>
-      <c r="Z5" s="46">
+      <c r="Z5" s="44">
         <v>21</v>
       </c>
-      <c r="AA5" s="46">
+      <c r="AA5" s="44">
         <v>22</v>
       </c>
-      <c r="AB5" s="46">
+      <c r="AB5" s="44">
         <v>23</v>
       </c>
-      <c r="AC5" s="46">
+      <c r="AC5" s="44">
         <v>24</v>
       </c>
-      <c r="AD5" s="46">
+      <c r="AD5" s="44">
         <v>25</v>
       </c>
-      <c r="AE5" s="46">
+      <c r="AE5" s="44">
         <v>26</v>
       </c>
-      <c r="AF5" s="46">
+      <c r="AF5" s="44">
         <v>27</v>
       </c>
-      <c r="AG5" s="46">
+      <c r="AG5" s="44">
         <v>28</v>
       </c>
-      <c r="AH5" s="176"/>
-      <c r="AI5" s="46">
+      <c r="AH5" s="286"/>
+      <c r="AI5" s="44">
         <v>29</v>
       </c>
-      <c r="AJ5" s="46">
+      <c r="AJ5" s="44">
         <v>30</v>
       </c>
-      <c r="AK5" s="46">
+      <c r="AK5" s="44">
         <v>31</v>
       </c>
-      <c r="AL5" s="46">
+      <c r="AL5" s="44">
         <v>32</v>
       </c>
-      <c r="AM5" s="46">
+      <c r="AM5" s="44">
         <v>33</v>
       </c>
-      <c r="AN5" s="46">
+      <c r="AN5" s="44">
         <v>34</v>
       </c>
-      <c r="AO5" s="46">
+      <c r="AO5" s="44">
         <v>35</v>
       </c>
-      <c r="AP5" s="46">
+      <c r="AP5" s="44">
         <v>36</v>
       </c>
-      <c r="AQ5" s="46">
+      <c r="AQ5" s="44">
         <v>37</v>
       </c>
-      <c r="AR5" s="46">
+      <c r="AR5" s="44">
         <v>38</v>
       </c>
-      <c r="AS5" s="46">
+      <c r="AS5" s="44">
         <v>39</v>
       </c>
-      <c r="AT5" s="46">
+      <c r="AT5" s="44">
         <v>40</v>
       </c>
-      <c r="AU5" s="176"/>
+      <c r="AU5" s="286"/>
     </row>
     <row r="6" spans="1:52" s="5" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="139"/>
-[...4 lines deleted...]
-      <c r="D6" s="225">
+      <c r="A6" s="83"/>
+      <c r="B6" s="282" t="s">
+        <v>27</v>
+      </c>
+      <c r="C6" s="282"/>
+      <c r="D6" s="284">
         <v>1</v>
       </c>
-      <c r="E6" s="225"/>
-[...2 lines deleted...]
-      <c r="H6" s="225">
+      <c r="E6" s="284"/>
+      <c r="F6" s="284"/>
+      <c r="G6" s="284"/>
+      <c r="H6" s="284">
         <v>2</v>
       </c>
-      <c r="I6" s="225"/>
-[...3 lines deleted...]
-      <c r="M6" s="225">
+      <c r="I6" s="284"/>
+      <c r="J6" s="284"/>
+      <c r="K6" s="284"/>
+      <c r="L6" s="286"/>
+      <c r="M6" s="284">
         <v>3</v>
       </c>
-      <c r="N6" s="225"/>
-[...2 lines deleted...]
-      <c r="Q6" s="225">
+      <c r="N6" s="284"/>
+      <c r="O6" s="284"/>
+      <c r="P6" s="284"/>
+      <c r="Q6" s="284">
         <v>4</v>
       </c>
-      <c r="R6" s="225"/>
-[...3 lines deleted...]
-      <c r="V6" s="225">
+      <c r="R6" s="284"/>
+      <c r="S6" s="284"/>
+      <c r="T6" s="284"/>
+      <c r="U6" s="286"/>
+      <c r="V6" s="284">
         <v>5</v>
       </c>
-      <c r="W6" s="225"/>
-[...2 lines deleted...]
-      <c r="Z6" s="225">
+      <c r="W6" s="284"/>
+      <c r="X6" s="284"/>
+      <c r="Y6" s="284"/>
+      <c r="Z6" s="284">
         <v>6</v>
       </c>
-      <c r="AA6" s="225"/>
-[...2 lines deleted...]
-      <c r="AD6" s="225">
+      <c r="AA6" s="284"/>
+      <c r="AB6" s="284"/>
+      <c r="AC6" s="284"/>
+      <c r="AD6" s="284">
         <v>7</v>
       </c>
-      <c r="AE6" s="225"/>
-[...3 lines deleted...]
-      <c r="AI6" s="225">
+      <c r="AE6" s="284"/>
+      <c r="AF6" s="284"/>
+      <c r="AG6" s="284"/>
+      <c r="AH6" s="286"/>
+      <c r="AI6" s="284">
         <v>8</v>
       </c>
-      <c r="AJ6" s="225"/>
-[...2 lines deleted...]
-      <c r="AM6" s="225">
+      <c r="AJ6" s="284"/>
+      <c r="AK6" s="284"/>
+      <c r="AL6" s="284"/>
+      <c r="AM6" s="284">
         <v>9</v>
       </c>
-      <c r="AN6" s="225"/>
-[...2 lines deleted...]
-      <c r="AQ6" s="225">
+      <c r="AN6" s="284"/>
+      <c r="AO6" s="284"/>
+      <c r="AP6" s="284"/>
+      <c r="AQ6" s="284">
         <v>10</v>
       </c>
-      <c r="AR6" s="225"/>
-[...2 lines deleted...]
-      <c r="AU6" s="176"/>
+      <c r="AR6" s="284"/>
+      <c r="AS6" s="284"/>
+      <c r="AT6" s="284"/>
+      <c r="AU6" s="286"/>
     </row>
     <row r="7" spans="1:52" s="5" customFormat="1" ht="87.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="139"/>
-[...12 lines deleted...]
-        <v>219</v>
+      <c r="A7" s="83"/>
+      <c r="B7" s="282" t="s">
+        <v>57</v>
+      </c>
+      <c r="C7" s="282"/>
+      <c r="D7" s="34" t="s">
+        <v>86</v>
+      </c>
+      <c r="E7" s="34"/>
+      <c r="F7" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="G7" s="34" t="s">
+        <v>29</v>
       </c>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
-      <c r="L7" s="176"/>
-[...31 lines deleted...]
-      <c r="AF7" s="37"/>
+      <c r="L7" s="286"/>
+      <c r="M7" s="34"/>
+      <c r="N7" s="34" t="s">
+        <v>30</v>
+      </c>
+      <c r="O7" s="36"/>
+      <c r="P7" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q7" s="34"/>
+      <c r="R7" s="34"/>
+      <c r="S7" s="34" t="s">
+        <v>87</v>
+      </c>
+      <c r="T7" s="34"/>
+      <c r="U7" s="286"/>
+      <c r="V7" s="34"/>
+      <c r="W7" s="34"/>
+      <c r="X7" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y7" s="34"/>
+      <c r="Z7" s="34" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA7" s="34"/>
+      <c r="AB7" s="34"/>
+      <c r="AC7" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="AD7" s="34"/>
+      <c r="AE7" s="34"/>
+      <c r="AF7" s="34"/>
       <c r="AG7" s="7"/>
-      <c r="AH7" s="176"/>
-[...28 lines deleted...]
-      <c r="B8" s="205" t="s">
+      <c r="AH7" s="286"/>
+      <c r="AI7" s="34"/>
+      <c r="AJ7" s="84" t="s">
+        <v>32</v>
+      </c>
+      <c r="AK7" s="34"/>
+      <c r="AL7" s="34" t="s">
+        <v>30</v>
+      </c>
+      <c r="AM7" s="34"/>
+      <c r="AN7" s="34"/>
+      <c r="AO7" s="34" t="s">
+        <v>88</v>
+      </c>
+      <c r="AP7" s="84"/>
+      <c r="AQ7" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="AR7" s="84" t="s">
+        <v>33</v>
+      </c>
+      <c r="AS7" s="34"/>
+      <c r="AT7" s="34" t="s">
         <v>58</v>
       </c>
-      <c r="C8" s="205"/>
-[...43 lines deleted...]
-      <c r="AU8" s="176"/>
+      <c r="AU7" s="286"/>
+    </row>
+    <row r="8" spans="1:52" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="82"/>
+      <c r="B8" s="282" t="s">
+        <v>34</v>
+      </c>
+      <c r="C8" s="282"/>
+      <c r="D8" s="266"/>
+      <c r="E8" s="267"/>
+      <c r="F8" s="267"/>
+      <c r="G8" s="267"/>
+      <c r="H8" s="267"/>
+      <c r="I8" s="267"/>
+      <c r="J8" s="267"/>
+      <c r="K8" s="268"/>
+      <c r="L8" s="286"/>
+      <c r="M8" s="266"/>
+      <c r="N8" s="267"/>
+      <c r="O8" s="267"/>
+      <c r="P8" s="267"/>
+      <c r="Q8" s="267"/>
+      <c r="R8" s="267"/>
+      <c r="S8" s="267"/>
+      <c r="T8" s="268"/>
+      <c r="U8" s="286"/>
+      <c r="V8" s="266"/>
+      <c r="W8" s="267"/>
+      <c r="X8" s="267"/>
+      <c r="Y8" s="267"/>
+      <c r="Z8" s="267"/>
+      <c r="AA8" s="267"/>
+      <c r="AB8" s="267"/>
+      <c r="AC8" s="267"/>
+      <c r="AD8" s="267"/>
+      <c r="AE8" s="267"/>
+      <c r="AF8" s="267"/>
+      <c r="AG8" s="268"/>
+      <c r="AH8" s="286"/>
+      <c r="AI8" s="266"/>
+      <c r="AJ8" s="267"/>
+      <c r="AK8" s="267"/>
+      <c r="AL8" s="267"/>
+      <c r="AM8" s="267"/>
+      <c r="AN8" s="267"/>
+      <c r="AO8" s="267"/>
+      <c r="AP8" s="267"/>
+      <c r="AQ8" s="267"/>
+      <c r="AR8" s="267"/>
+      <c r="AS8" s="267"/>
+      <c r="AT8" s="268"/>
+      <c r="AU8" s="286"/>
     </row>
     <row r="9" spans="1:52" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="139"/>
-[...9 lines deleted...]
-      <c r="G9" s="180"/>
+      <c r="A9" s="83"/>
+      <c r="B9" s="283" t="s">
+        <v>59</v>
+      </c>
+      <c r="C9" s="26" t="s">
+        <v>35</v>
+      </c>
+      <c r="D9" s="269"/>
+      <c r="E9" s="270"/>
+      <c r="F9" s="270"/>
+      <c r="G9" s="271"/>
       <c r="H9" s="8"/>
       <c r="I9" s="8"/>
       <c r="J9" s="8"/>
       <c r="K9" s="8"/>
-      <c r="L9" s="176"/>
+      <c r="L9" s="286"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8"/>
-      <c r="P9" s="40"/>
+      <c r="P9" s="38"/>
       <c r="Q9" s="8"/>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="8"/>
-      <c r="U9" s="176"/>
-[...3 lines deleted...]
-      <c r="Y9" s="51"/>
+      <c r="U9" s="286"/>
+      <c r="V9" s="45"/>
+      <c r="W9" s="49"/>
+      <c r="X9" s="49"/>
+      <c r="Y9" s="49"/>
       <c r="Z9" s="10"/>
       <c r="AA9" s="10"/>
       <c r="AB9" s="10"/>
       <c r="AC9" s="10"/>
       <c r="AD9" s="10"/>
       <c r="AE9" s="10"/>
       <c r="AF9" s="10"/>
       <c r="AG9" s="10"/>
-      <c r="AH9" s="176"/>
-[...3 lines deleted...]
-      <c r="AL9" s="51"/>
+      <c r="AH9" s="286"/>
+      <c r="AI9" s="49"/>
+      <c r="AJ9" s="49"/>
+      <c r="AK9" s="49"/>
+      <c r="AL9" s="49"/>
       <c r="AM9" s="10"/>
       <c r="AN9" s="10"/>
       <c r="AO9" s="10"/>
-      <c r="AP9" s="21"/>
-[...4 lines deleted...]
-      <c r="AU9" s="176"/>
+      <c r="AP9" s="10"/>
+      <c r="AQ9" s="49"/>
+      <c r="AR9" s="49"/>
+      <c r="AS9" s="49"/>
+      <c r="AT9" s="49"/>
+      <c r="AU9" s="286"/>
     </row>
     <row r="10" spans="1:52" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="139"/>
-[...2 lines deleted...]
-        <v>19</v>
+      <c r="A10" s="83"/>
+      <c r="B10" s="283"/>
+      <c r="C10" s="26" t="s">
+        <v>60</v>
       </c>
       <c r="D10" s="8"/>
       <c r="E10" s="8"/>
       <c r="F10" s="8"/>
       <c r="G10" s="8"/>
-      <c r="H10" s="178"/>
-[...7 lines deleted...]
-      <c r="P10" s="58"/>
+      <c r="H10" s="269"/>
+      <c r="I10" s="270"/>
+      <c r="J10" s="270"/>
+      <c r="K10" s="271"/>
+      <c r="L10" s="286"/>
+      <c r="M10" s="40"/>
+      <c r="N10" s="40"/>
+      <c r="O10" s="40"/>
+      <c r="P10" s="55"/>
       <c r="Q10" s="8"/>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="8"/>
-      <c r="U10" s="176"/>
+      <c r="U10" s="286"/>
       <c r="V10" s="11"/>
       <c r="W10" s="10"/>
       <c r="X10" s="10"/>
       <c r="Y10" s="10"/>
-      <c r="Z10" s="32"/>
+      <c r="Z10" s="29"/>
       <c r="AA10" s="10"/>
       <c r="AB10" s="10"/>
       <c r="AC10" s="10"/>
       <c r="AD10" s="10"/>
       <c r="AE10" s="10"/>
       <c r="AF10" s="10"/>
       <c r="AG10" s="10"/>
-      <c r="AH10" s="176"/>
+      <c r="AH10" s="286"/>
       <c r="AI10" s="10"/>
       <c r="AJ10" s="10"/>
       <c r="AK10" s="10"/>
       <c r="AL10" s="10"/>
       <c r="AM10" s="10"/>
       <c r="AN10" s="10"/>
       <c r="AO10" s="10"/>
-      <c r="AP10" s="86"/>
-[...4 lines deleted...]
-      <c r="AU10" s="204"/>
+      <c r="AP10" s="162"/>
+      <c r="AQ10" s="257"/>
+      <c r="AR10" s="258"/>
+      <c r="AS10" s="258"/>
+      <c r="AT10" s="259"/>
+      <c r="AU10" s="288"/>
     </row>
     <row r="11" spans="1:52" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="139"/>
-[...21 lines deleted...]
-      <c r="U11" s="176"/>
+      <c r="A11" s="83"/>
+      <c r="B11" s="283"/>
+      <c r="C11" s="27" t="s">
+        <v>61</v>
+      </c>
+      <c r="D11" s="42"/>
+      <c r="E11" s="42"/>
+      <c r="F11" s="42"/>
+      <c r="G11" s="42"/>
+      <c r="H11" s="41"/>
+      <c r="I11" s="41"/>
+      <c r="J11" s="41"/>
+      <c r="K11" s="41"/>
+      <c r="L11" s="286"/>
+      <c r="M11" s="272"/>
+      <c r="N11" s="273"/>
+      <c r="O11" s="273"/>
+      <c r="P11" s="274"/>
+      <c r="Q11" s="41"/>
+      <c r="R11" s="41"/>
+      <c r="S11" s="41"/>
+      <c r="T11" s="41"/>
+      <c r="U11" s="286"/>
       <c r="V11" s="8"/>
       <c r="W11" s="8"/>
       <c r="X11" s="8"/>
       <c r="Y11" s="8"/>
       <c r="Z11" s="8"/>
       <c r="AA11" s="8"/>
       <c r="AB11" s="8"/>
       <c r="AC11" s="8"/>
       <c r="AD11" s="8"/>
       <c r="AE11" s="8"/>
       <c r="AF11" s="8"/>
       <c r="AG11" s="8"/>
-      <c r="AH11" s="176"/>
+      <c r="AH11" s="286"/>
       <c r="AI11" s="10"/>
       <c r="AJ11" s="10"/>
       <c r="AK11" s="10"/>
       <c r="AL11" s="10"/>
-      <c r="AM11" s="52"/>
-[...7 lines deleted...]
-      <c r="AU11" s="176"/>
+      <c r="AM11" s="50"/>
+      <c r="AN11" s="49"/>
+      <c r="AO11" s="49"/>
+      <c r="AP11" s="52"/>
+      <c r="AQ11" s="48"/>
+      <c r="AR11" s="48"/>
+      <c r="AS11" s="48"/>
+      <c r="AT11" s="48"/>
+      <c r="AU11" s="286"/>
     </row>
     <row r="12" spans="1:52" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="139"/>
-[...12 lines deleted...]
-      <c r="L12" s="176"/>
+      <c r="A12" s="83"/>
+      <c r="B12" s="283"/>
+      <c r="C12" s="27" t="s">
+        <v>89</v>
+      </c>
+      <c r="D12" s="42"/>
+      <c r="E12" s="42"/>
+      <c r="F12" s="42"/>
+      <c r="G12" s="42"/>
+      <c r="H12" s="41"/>
+      <c r="I12" s="41"/>
+      <c r="J12" s="41"/>
+      <c r="K12" s="41"/>
+      <c r="L12" s="286"/>
       <c r="M12" s="9"/>
       <c r="N12" s="9"/>
       <c r="O12" s="9"/>
       <c r="P12" s="8"/>
-      <c r="Q12" s="59"/>
-[...3 lines deleted...]
-      <c r="U12" s="176"/>
+      <c r="Q12" s="56"/>
+      <c r="R12" s="41"/>
+      <c r="S12" s="41"/>
+      <c r="T12" s="41"/>
+      <c r="U12" s="286"/>
       <c r="V12" s="8"/>
       <c r="W12" s="8"/>
       <c r="X12" s="8"/>
       <c r="Y12" s="8"/>
-      <c r="Z12" s="41"/>
-[...7 lines deleted...]
-      <c r="AH12" s="176"/>
+      <c r="Z12" s="39"/>
+      <c r="AA12" s="40"/>
+      <c r="AB12" s="40"/>
+      <c r="AC12" s="40"/>
+      <c r="AD12" s="263"/>
+      <c r="AE12" s="264"/>
+      <c r="AF12" s="264"/>
+      <c r="AG12" s="265"/>
+      <c r="AH12" s="286"/>
       <c r="AI12" s="10"/>
       <c r="AJ12" s="10"/>
       <c r="AK12" s="10"/>
       <c r="AL12" s="10"/>
       <c r="AM12" s="10"/>
       <c r="AN12" s="10"/>
       <c r="AO12" s="10"/>
       <c r="AP12" s="10"/>
-      <c r="AQ12" s="32"/>
+      <c r="AQ12" s="29"/>
       <c r="AR12" s="10"/>
       <c r="AS12" s="10"/>
       <c r="AT12" s="10"/>
-      <c r="AU12" s="176"/>
+      <c r="AU12" s="286"/>
     </row>
     <row r="13" spans="1:52" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="139"/>
-[...12 lines deleted...]
-      <c r="L13" s="176"/>
+      <c r="A13" s="83"/>
+      <c r="B13" s="283"/>
+      <c r="C13" s="27" t="s">
+        <v>90</v>
+      </c>
+      <c r="D13" s="42"/>
+      <c r="E13" s="42"/>
+      <c r="F13" s="42"/>
+      <c r="G13" s="42"/>
+      <c r="H13" s="41"/>
+      <c r="I13" s="41"/>
+      <c r="J13" s="41"/>
+      <c r="K13" s="41"/>
+      <c r="L13" s="286"/>
       <c r="M13" s="9"/>
       <c r="N13" s="9"/>
       <c r="O13" s="9"/>
       <c r="P13" s="8"/>
-      <c r="Q13" s="59"/>
-[...3 lines deleted...]
-      <c r="U13" s="176"/>
+      <c r="Q13" s="56"/>
+      <c r="R13" s="41"/>
+      <c r="S13" s="41"/>
+      <c r="T13" s="41"/>
+      <c r="U13" s="286"/>
       <c r="V13" s="8"/>
       <c r="W13" s="8"/>
       <c r="X13" s="8"/>
       <c r="Y13" s="8"/>
-      <c r="Z13" s="41"/>
-[...2 lines deleted...]
-      <c r="AC13" s="42"/>
+      <c r="Z13" s="39"/>
+      <c r="AA13" s="40"/>
+      <c r="AB13" s="40"/>
+      <c r="AC13" s="40"/>
       <c r="AD13" s="8"/>
       <c r="AE13" s="8"/>
       <c r="AF13" s="8"/>
       <c r="AG13" s="8"/>
-      <c r="AH13" s="176"/>
-[...3 lines deleted...]
-      <c r="AL13" s="254"/>
+      <c r="AH13" s="286"/>
+      <c r="AI13" s="263"/>
+      <c r="AJ13" s="264"/>
+      <c r="AK13" s="264"/>
+      <c r="AL13" s="265"/>
       <c r="AM13" s="10"/>
       <c r="AN13" s="10"/>
       <c r="AO13" s="10"/>
       <c r="AP13" s="10"/>
       <c r="AQ13" s="10"/>
       <c r="AR13" s="10"/>
       <c r="AS13" s="10"/>
       <c r="AT13" s="10"/>
-      <c r="AU13" s="176"/>
+      <c r="AU13" s="286"/>
     </row>
     <row r="14" spans="1:52" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="139"/>
-[...2 lines deleted...]
-        <v>230</v>
+      <c r="A14" s="83"/>
+      <c r="B14" s="283"/>
+      <c r="C14" s="28" t="s">
+        <v>91</v>
       </c>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="10"/>
       <c r="K14" s="10"/>
-      <c r="L14" s="176"/>
+      <c r="L14" s="286"/>
       <c r="M14" s="11"/>
       <c r="N14" s="11"/>
       <c r="O14" s="11"/>
       <c r="P14" s="11"/>
-      <c r="Q14" s="231"/>
-[...11 lines deleted...]
-      <c r="AC14" s="47"/>
+      <c r="Q14" s="260"/>
+      <c r="R14" s="261"/>
+      <c r="S14" s="261"/>
+      <c r="T14" s="262"/>
+      <c r="U14" s="286"/>
+      <c r="V14" s="47"/>
+      <c r="W14" s="48"/>
+      <c r="X14" s="48"/>
+      <c r="Y14" s="48"/>
+      <c r="Z14" s="49"/>
+      <c r="AA14" s="45"/>
+      <c r="AB14" s="45"/>
+      <c r="AC14" s="45"/>
       <c r="AD14" s="11"/>
       <c r="AE14" s="11"/>
       <c r="AF14" s="11"/>
       <c r="AG14" s="11"/>
-      <c r="AH14" s="176"/>
-[...3 lines deleted...]
-      <c r="AL14" s="56"/>
+      <c r="AH14" s="286"/>
+      <c r="AI14" s="47"/>
+      <c r="AJ14" s="47"/>
+      <c r="AK14" s="47"/>
+      <c r="AL14" s="53"/>
       <c r="AM14" s="11"/>
       <c r="AN14" s="11"/>
       <c r="AO14" s="11"/>
       <c r="AP14" s="11"/>
-      <c r="AQ14" s="57"/>
-[...3 lines deleted...]
-      <c r="AU14" s="176"/>
+      <c r="AQ14" s="54"/>
+      <c r="AR14" s="48"/>
+      <c r="AS14" s="48"/>
+      <c r="AT14" s="48"/>
+      <c r="AU14" s="286"/>
     </row>
     <row r="15" spans="1:52" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="139"/>
-[...2 lines deleted...]
-        <v>56</v>
+      <c r="A15" s="83"/>
+      <c r="B15" s="283"/>
+      <c r="C15" s="28" t="s">
+        <v>92</v>
       </c>
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
       <c r="F15" s="9"/>
       <c r="G15" s="9"/>
       <c r="H15" s="9"/>
       <c r="I15" s="9"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
-      <c r="L15" s="176"/>
+      <c r="L15" s="286"/>
       <c r="M15" s="11"/>
       <c r="N15" s="11"/>
       <c r="O15" s="11"/>
       <c r="P15" s="11"/>
-      <c r="Q15" s="48"/>
+      <c r="Q15" s="46"/>
       <c r="R15" s="11"/>
       <c r="S15" s="10"/>
       <c r="T15" s="10"/>
-      <c r="U15" s="176"/>
-[...25 lines deleted...]
-      <c r="AU15" s="176"/>
+      <c r="U15" s="286"/>
+      <c r="V15" s="47"/>
+      <c r="W15" s="48"/>
+      <c r="X15" s="48"/>
+      <c r="Y15" s="51"/>
+      <c r="Z15" s="49"/>
+      <c r="AA15" s="45"/>
+      <c r="AB15" s="45"/>
+      <c r="AC15" s="45"/>
+      <c r="AD15" s="57"/>
+      <c r="AE15" s="45"/>
+      <c r="AF15" s="45"/>
+      <c r="AG15" s="45"/>
+      <c r="AH15" s="286"/>
+      <c r="AI15" s="47"/>
+      <c r="AJ15" s="47"/>
+      <c r="AK15" s="47"/>
+      <c r="AL15" s="53"/>
+      <c r="AM15" s="260"/>
+      <c r="AN15" s="261"/>
+      <c r="AO15" s="261"/>
+      <c r="AP15" s="262"/>
+      <c r="AQ15" s="54"/>
+      <c r="AR15" s="48"/>
+      <c r="AS15" s="48"/>
+      <c r="AT15" s="48"/>
+      <c r="AU15" s="286"/>
     </row>
     <row r="16" spans="1:52" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="139"/>
-[...4 lines deleted...]
-        <v>147</v>
+      <c r="A16" s="83"/>
+      <c r="B16" s="283" t="s">
+        <v>63</v>
+      </c>
+      <c r="C16" s="70" t="s">
+        <v>93</v>
       </c>
       <c r="D16" s="9"/>
       <c r="E16" s="9"/>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="10"/>
       <c r="K16" s="10"/>
-      <c r="L16" s="176"/>
+      <c r="L16" s="286"/>
       <c r="M16" s="9"/>
       <c r="N16" s="9"/>
       <c r="O16" s="9"/>
       <c r="P16" s="9"/>
       <c r="Q16" s="9"/>
       <c r="R16" s="9"/>
       <c r="S16" s="9"/>
       <c r="T16" s="10"/>
-      <c r="U16" s="176"/>
-[...3 lines deleted...]
-      <c r="Y16" s="236"/>
+      <c r="U16" s="286"/>
+      <c r="V16" s="275"/>
+      <c r="W16" s="276"/>
+      <c r="X16" s="276"/>
+      <c r="Y16" s="277"/>
       <c r="Z16" s="10"/>
       <c r="AA16" s="10"/>
       <c r="AB16" s="10"/>
       <c r="AC16" s="10"/>
-      <c r="AD16" s="28"/>
-[...3 lines deleted...]
-      <c r="AH16" s="176"/>
+      <c r="AD16" s="25"/>
+      <c r="AE16" s="25"/>
+      <c r="AF16" s="25"/>
+      <c r="AG16" s="25"/>
+      <c r="AH16" s="286"/>
       <c r="AI16" s="10"/>
       <c r="AJ16" s="10"/>
       <c r="AK16" s="10"/>
-      <c r="AL16" s="27"/>
-[...2 lines deleted...]
-      <c r="AO16" s="27"/>
+      <c r="AL16" s="24"/>
+      <c r="AM16" s="24"/>
+      <c r="AN16" s="24"/>
+      <c r="AO16" s="24"/>
       <c r="AP16" s="8"/>
       <c r="AQ16" s="10"/>
       <c r="AR16" s="10"/>
       <c r="AS16" s="10"/>
       <c r="AT16" s="10"/>
-      <c r="AU16" s="176"/>
+      <c r="AU16" s="286"/>
     </row>
     <row r="17" spans="1:47" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="139"/>
-[...2 lines deleted...]
-        <v>231</v>
+      <c r="A17" s="83"/>
+      <c r="B17" s="283"/>
+      <c r="C17" s="68" t="s">
+        <v>94</v>
       </c>
       <c r="D17" s="10"/>
       <c r="E17" s="10"/>
       <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
-      <c r="L17" s="176"/>
-[...3 lines deleted...]
-      <c r="P17" s="50"/>
+      <c r="L17" s="286"/>
+      <c r="M17" s="42"/>
+      <c r="N17" s="42"/>
+      <c r="O17" s="42"/>
+      <c r="P17" s="48"/>
       <c r="Q17" s="10"/>
       <c r="R17" s="11"/>
       <c r="S17" s="10"/>
       <c r="T17" s="8"/>
-      <c r="U17" s="176"/>
-[...15 lines deleted...]
-      <c r="AK17" s="21"/>
+      <c r="U17" s="286"/>
+      <c r="V17" s="25"/>
+      <c r="W17" s="25"/>
+      <c r="X17" s="25"/>
+      <c r="Y17" s="25"/>
+      <c r="Z17" s="278"/>
+      <c r="AA17" s="279"/>
+      <c r="AB17" s="279"/>
+      <c r="AC17" s="280"/>
+      <c r="AD17" s="25"/>
+      <c r="AE17" s="25"/>
+      <c r="AF17" s="25"/>
+      <c r="AG17" s="25"/>
+      <c r="AH17" s="286"/>
+      <c r="AI17" s="10"/>
+      <c r="AJ17" s="10"/>
+      <c r="AK17" s="10"/>
       <c r="AL17" s="10"/>
-      <c r="AM17" s="50"/>
-[...2 lines deleted...]
-      <c r="AP17" s="43"/>
+      <c r="AM17" s="48"/>
+      <c r="AN17" s="48"/>
+      <c r="AO17" s="48"/>
+      <c r="AP17" s="41"/>
       <c r="AQ17" s="10"/>
       <c r="AR17" s="10"/>
       <c r="AS17" s="10"/>
       <c r="AT17" s="10"/>
-      <c r="AU17" s="176"/>
-[...75 lines deleted...]
-      <c r="U19" s="176"/>
+      <c r="AU17" s="286"/>
+    </row>
+    <row r="18" spans="1:47" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="79"/>
+      <c r="B18" s="282" t="s">
+        <v>95</v>
+      </c>
+      <c r="C18" s="282"/>
+      <c r="D18" s="266"/>
+      <c r="E18" s="267"/>
+      <c r="F18" s="267"/>
+      <c r="G18" s="267"/>
+      <c r="H18" s="267"/>
+      <c r="I18" s="267"/>
+      <c r="J18" s="267"/>
+      <c r="K18" s="268"/>
+      <c r="L18" s="286"/>
+      <c r="M18" s="266"/>
+      <c r="N18" s="267"/>
+      <c r="O18" s="267"/>
+      <c r="P18" s="267"/>
+      <c r="Q18" s="267"/>
+      <c r="R18" s="267"/>
+      <c r="S18" s="267"/>
+      <c r="T18" s="268"/>
+      <c r="U18" s="286"/>
+      <c r="V18" s="266"/>
+      <c r="W18" s="267"/>
+      <c r="X18" s="267"/>
+      <c r="Y18" s="267"/>
+      <c r="Z18" s="267"/>
+      <c r="AA18" s="267"/>
+      <c r="AB18" s="267"/>
+      <c r="AC18" s="267"/>
+      <c r="AD18" s="267"/>
+      <c r="AE18" s="267"/>
+      <c r="AF18" s="267"/>
+      <c r="AG18" s="268"/>
+      <c r="AH18" s="286"/>
+      <c r="AI18" s="266"/>
+      <c r="AJ18" s="267"/>
+      <c r="AK18" s="267"/>
+      <c r="AL18" s="267"/>
+      <c r="AM18" s="267"/>
+      <c r="AN18" s="267"/>
+      <c r="AO18" s="267"/>
+      <c r="AP18" s="267"/>
+      <c r="AQ18" s="267"/>
+      <c r="AR18" s="267"/>
+      <c r="AS18" s="267"/>
+      <c r="AT18" s="268"/>
+      <c r="AU18" s="286"/>
+    </row>
+    <row r="19" spans="1:47" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="79"/>
+      <c r="B19" s="289" t="s">
+        <v>96</v>
+      </c>
+      <c r="C19" s="290"/>
+      <c r="D19" s="248"/>
+      <c r="E19" s="249"/>
+      <c r="F19" s="249"/>
+      <c r="G19" s="250"/>
+      <c r="H19" s="15"/>
+      <c r="I19" s="15"/>
+      <c r="J19" s="15"/>
+      <c r="K19" s="15"/>
+      <c r="L19" s="286"/>
+      <c r="M19" s="15"/>
+      <c r="N19" s="15"/>
+      <c r="O19" s="15"/>
+      <c r="P19" s="15"/>
+      <c r="Q19" s="248"/>
+      <c r="R19" s="249"/>
+      <c r="S19" s="249"/>
+      <c r="T19" s="250"/>
+      <c r="U19" s="286"/>
       <c r="V19" s="11"/>
-      <c r="W19" s="16"/>
-[...30 lines deleted...]
-      <c r="C20" s="222"/>
+      <c r="W19" s="15"/>
+      <c r="X19" s="15"/>
+      <c r="Y19" s="15"/>
+      <c r="Z19" s="15"/>
+      <c r="AA19" s="15"/>
+      <c r="AB19" s="15"/>
+      <c r="AC19" s="15"/>
+      <c r="AD19" s="248"/>
+      <c r="AE19" s="249"/>
+      <c r="AF19" s="249"/>
+      <c r="AG19" s="250"/>
+      <c r="AH19" s="286"/>
+      <c r="AI19" s="15"/>
+      <c r="AJ19" s="15"/>
+      <c r="AK19" s="15"/>
+      <c r="AL19" s="15"/>
+      <c r="AM19" s="15"/>
+      <c r="AN19" s="15"/>
+      <c r="AO19" s="15"/>
+      <c r="AP19" s="15"/>
+      <c r="AQ19" s="15"/>
+      <c r="AR19" s="15"/>
+      <c r="AS19" s="15"/>
+      <c r="AT19" s="15"/>
+      <c r="AU19" s="286"/>
+    </row>
+    <row r="20" spans="1:47" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="79"/>
+      <c r="B20" s="291" t="s">
+        <v>97</v>
+      </c>
+      <c r="C20" s="292"/>
       <c r="D20" s="11"/>
       <c r="E20" s="11"/>
       <c r="F20" s="11"/>
       <c r="G20" s="11"/>
-      <c r="H20" s="243"/>
-[...10 lines deleted...]
-      <c r="S20" s="16"/>
+      <c r="H20" s="251"/>
+      <c r="I20" s="252"/>
+      <c r="J20" s="252"/>
+      <c r="K20" s="253"/>
+      <c r="L20" s="286"/>
+      <c r="M20" s="15"/>
+      <c r="N20" s="15"/>
+      <c r="O20" s="15"/>
+      <c r="P20" s="15"/>
+      <c r="Q20" s="15"/>
+      <c r="R20" s="15"/>
+      <c r="S20" s="15"/>
       <c r="T20" s="11"/>
-      <c r="U20" s="176"/>
-[...76 lines deleted...]
-      <c r="AU21" s="177"/>
+      <c r="U20" s="286"/>
+      <c r="V20" s="251"/>
+      <c r="W20" s="252"/>
+      <c r="X20" s="252"/>
+      <c r="Y20" s="253"/>
+      <c r="Z20" s="15"/>
+      <c r="AA20" s="15"/>
+      <c r="AB20" s="15"/>
+      <c r="AC20" s="15"/>
+      <c r="AD20" s="15"/>
+      <c r="AE20" s="15"/>
+      <c r="AF20" s="15"/>
+      <c r="AG20" s="15"/>
+      <c r="AH20" s="286"/>
+      <c r="AI20" s="251"/>
+      <c r="AJ20" s="252"/>
+      <c r="AK20" s="252"/>
+      <c r="AL20" s="253"/>
+      <c r="AM20" s="15"/>
+      <c r="AN20" s="15"/>
+      <c r="AO20" s="15"/>
+      <c r="AP20" s="15"/>
+      <c r="AQ20" s="251"/>
+      <c r="AR20" s="252"/>
+      <c r="AS20" s="252"/>
+      <c r="AT20" s="253"/>
+      <c r="AU20" s="286"/>
+    </row>
+    <row r="21" spans="1:47" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="79"/>
+      <c r="B21" s="293" t="s">
+        <v>98</v>
+      </c>
+      <c r="C21" s="294"/>
+      <c r="D21" s="69"/>
+      <c r="E21" s="69"/>
+      <c r="F21" s="69"/>
+      <c r="G21" s="69"/>
+      <c r="H21" s="69"/>
+      <c r="I21" s="69"/>
+      <c r="J21" s="69"/>
+      <c r="K21" s="69"/>
+      <c r="L21" s="287"/>
+      <c r="M21" s="254"/>
+      <c r="N21" s="255"/>
+      <c r="O21" s="255"/>
+      <c r="P21" s="256"/>
+      <c r="Q21" s="91"/>
+      <c r="R21" s="20"/>
+      <c r="S21" s="20"/>
+      <c r="T21" s="20"/>
+      <c r="U21" s="287"/>
+      <c r="V21" s="20"/>
+      <c r="W21" s="20"/>
+      <c r="X21" s="20"/>
+      <c r="Y21" s="20"/>
+      <c r="Z21" s="254"/>
+      <c r="AA21" s="255"/>
+      <c r="AB21" s="255"/>
+      <c r="AC21" s="256"/>
+      <c r="AD21" s="20"/>
+      <c r="AE21" s="20"/>
+      <c r="AF21" s="20"/>
+      <c r="AG21" s="20"/>
+      <c r="AH21" s="287"/>
+      <c r="AI21" s="20"/>
+      <c r="AJ21" s="20"/>
+      <c r="AK21" s="20"/>
+      <c r="AL21" s="20"/>
+      <c r="AM21" s="254"/>
+      <c r="AN21" s="255"/>
+      <c r="AO21" s="255"/>
+      <c r="AP21" s="256"/>
+      <c r="AQ21" s="20"/>
+      <c r="AR21" s="20"/>
+      <c r="AS21" s="20"/>
+      <c r="AT21" s="20"/>
+      <c r="AU21" s="287"/>
     </row>
   </sheetData>
   <customSheetViews>
     <customSheetView guid="{EE661246-F013-42F7-9C39-90F09D20C236}" showPageBreaks="1" fitToPage="1">
       <selection activeCell="O10" sqref="O10"/>
-      <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
+      <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
       <pageSetup paperSize="9" scale="76" orientation="landscape" r:id="rId1"/>
     </customSheetView>
   </customSheetViews>
   <mergeCells count="58">
-    <mergeCell ref="AD19:AG19"/>
-[...24 lines deleted...]
-    <mergeCell ref="Z17:AC17"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="AM6:AP6"/>
+    <mergeCell ref="AQ6:AT6"/>
+    <mergeCell ref="U4:U21"/>
+    <mergeCell ref="V6:Y6"/>
+    <mergeCell ref="Q6:T6"/>
+    <mergeCell ref="Z6:AC6"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="D6:G6"/>
+    <mergeCell ref="D18:K18"/>
+    <mergeCell ref="M18:T18"/>
     <mergeCell ref="D2:AU2"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B9:B15"/>
     <mergeCell ref="B16:B17"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="M4:T4"/>
     <mergeCell ref="V4:AG4"/>
     <mergeCell ref="AI4:AT4"/>
     <mergeCell ref="AD6:AG6"/>
     <mergeCell ref="AI6:AL6"/>
     <mergeCell ref="AH4:AH21"/>
     <mergeCell ref="L4:L21"/>
     <mergeCell ref="AU4:AU21"/>
     <mergeCell ref="H6:K6"/>
     <mergeCell ref="D4:K4"/>
     <mergeCell ref="M6:P6"/>
-    <mergeCell ref="B19:C19"/>
-[...14 lines deleted...]
-    <mergeCell ref="M18:T18"/>
+    <mergeCell ref="H10:K10"/>
+    <mergeCell ref="M11:P11"/>
+    <mergeCell ref="Q14:T14"/>
+    <mergeCell ref="V16:Y16"/>
+    <mergeCell ref="Z17:AC17"/>
+    <mergeCell ref="D8:K8"/>
+    <mergeCell ref="M8:T8"/>
+    <mergeCell ref="V8:AG8"/>
+    <mergeCell ref="AI8:AT8"/>
+    <mergeCell ref="D9:G9"/>
+    <mergeCell ref="D19:G19"/>
+    <mergeCell ref="H20:K20"/>
+    <mergeCell ref="Q19:T19"/>
+    <mergeCell ref="V20:Y20"/>
+    <mergeCell ref="Z21:AC21"/>
+    <mergeCell ref="M21:P21"/>
+    <mergeCell ref="AD19:AG19"/>
+    <mergeCell ref="AI20:AL20"/>
+    <mergeCell ref="AM21:AP21"/>
+    <mergeCell ref="AQ20:AT20"/>
+    <mergeCell ref="AQ10:AT10"/>
+    <mergeCell ref="AM15:AP15"/>
+    <mergeCell ref="AI13:AL13"/>
+    <mergeCell ref="V18:AG18"/>
+    <mergeCell ref="AI18:AT18"/>
+    <mergeCell ref="AD12:AG12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="76" orientation="landscape" r:id="rId2"/>
+  <pageSetup paperSize="9" scale="77" orientation="landscape" r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9AD55903-0A96-45A5-B63C-101C25C7A7DB}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:V129"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="40" zoomScalePageLayoutView="60" workbookViewId="0">
-      <selection activeCell="B4" sqref="B4:B19"/>
+    <sheetView topLeftCell="F1" zoomScaleNormal="100" zoomScaleSheetLayoutView="40" zoomScalePageLayoutView="60" workbookViewId="0">
+      <selection activeCell="P31" sqref="P31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9.44140625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="9.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="5.5546875" style="2" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="15" max="16384" width="9.44140625" style="2"/>
+    <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="5.140625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="17.5703125" style="3" customWidth="1"/>
+    <col min="4" max="4" width="11.85546875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="15.7109375" style="2" customWidth="1"/>
+    <col min="6" max="6" width="14.5703125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="39" style="2" customWidth="1"/>
+    <col min="8" max="8" width="10.5703125" style="2" customWidth="1"/>
+    <col min="9" max="9" width="17" style="2" customWidth="1"/>
+    <col min="10" max="10" width="22.140625" style="2" customWidth="1"/>
+    <col min="11" max="11" width="34.5703125" style="2" customWidth="1"/>
+    <col min="12" max="14" width="36.5703125" style="19" customWidth="1"/>
+    <col min="15" max="16384" width="9.42578125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" s="1" customFormat="1" ht="39.6" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B1" s="142" t="s">
+    <row r="1" spans="1:18" s="1" customFormat="1" ht="39.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="85"/>
+      <c r="B1" s="86" t="s">
+        <v>99</v>
+      </c>
+      <c r="C1" s="85"/>
+      <c r="D1" s="87"/>
+      <c r="E1" s="87"/>
+      <c r="F1" s="87"/>
+      <c r="G1" s="87"/>
+      <c r="H1" s="87"/>
+      <c r="I1" s="94"/>
+      <c r="J1" s="94"/>
+      <c r="K1" s="94"/>
+      <c r="L1" s="94"/>
+      <c r="M1" s="94"/>
+      <c r="N1" s="94"/>
+    </row>
+    <row r="2" spans="1:18" s="1" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="85"/>
+      <c r="B2" s="203"/>
+      <c r="C2" s="92"/>
+      <c r="D2" s="204" t="s">
+        <v>26</v>
+      </c>
+      <c r="E2" s="16"/>
+      <c r="F2" s="16"/>
+      <c r="G2" s="16"/>
+      <c r="H2" s="198" t="s">
+        <v>100</v>
+      </c>
+      <c r="I2" s="173"/>
+      <c r="J2" s="173"/>
+      <c r="K2" s="165" t="s">
+        <v>101</v>
+      </c>
+      <c r="L2" s="173" t="s">
+        <v>102</v>
+      </c>
+      <c r="M2" s="173"/>
+      <c r="N2" s="173"/>
+    </row>
+    <row r="3" spans="1:18" s="3" customFormat="1" ht="42.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="88"/>
+      <c r="B3" s="203"/>
+      <c r="C3" s="93"/>
+      <c r="D3" s="205"/>
+      <c r="E3" s="33" t="s">
+        <v>103</v>
+      </c>
+      <c r="F3" s="33" t="s">
+        <v>104</v>
+      </c>
+      <c r="G3" s="58" t="s">
+        <v>105</v>
+      </c>
+      <c r="H3" s="76" t="s">
+        <v>106</v>
+      </c>
+      <c r="I3" s="77" t="s">
+        <v>107</v>
+      </c>
+      <c r="J3" s="78" t="s">
+        <v>108</v>
+      </c>
+      <c r="K3" s="59" t="s">
+        <v>109</v>
+      </c>
+      <c r="L3" s="60" t="s">
+        <v>110</v>
+      </c>
+      <c r="M3" s="60" t="s">
+        <v>111</v>
+      </c>
+      <c r="N3" s="60" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18" s="31" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="172"/>
+      <c r="B4" s="207" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="210" t="s">
+        <v>37</v>
+      </c>
+      <c r="D4" s="206">
+        <v>1</v>
+      </c>
+      <c r="E4" s="239" t="s">
+        <v>2</v>
+      </c>
+      <c r="F4" s="244" t="s">
+        <v>35</v>
+      </c>
+      <c r="G4" s="239" t="s">
+        <v>113</v>
+      </c>
+      <c r="H4" s="174" t="s">
+        <v>114</v>
+      </c>
+      <c r="I4" s="167" t="s">
+        <v>115</v>
+      </c>
+      <c r="J4" s="129" t="s">
+        <v>70</v>
+      </c>
+      <c r="K4" s="129" t="s">
+        <v>116</v>
+      </c>
+      <c r="L4" s="129" t="s">
+        <v>117</v>
+      </c>
+      <c r="M4" s="129" t="s">
+        <v>118</v>
+      </c>
+      <c r="N4" s="133" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18" s="31" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="172"/>
+      <c r="B5" s="208"/>
+      <c r="C5" s="211"/>
+      <c r="D5" s="197"/>
+      <c r="E5" s="192"/>
+      <c r="F5" s="242"/>
+      <c r="G5" s="192"/>
+      <c r="H5" s="175"/>
+      <c r="I5" s="62" t="s">
+        <v>120</v>
+      </c>
+      <c r="J5" s="124" t="s">
+        <v>121</v>
+      </c>
+      <c r="K5" s="124" t="s">
+        <v>122</v>
+      </c>
+      <c r="L5" s="124" t="s">
+        <v>123</v>
+      </c>
+      <c r="M5" s="124" t="s">
+        <v>124</v>
+      </c>
+      <c r="N5" s="135" t="s">
+        <v>66</v>
+      </c>
+      <c r="R5" s="32"/>
+    </row>
+    <row r="6" spans="1:18" s="31" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="172"/>
+      <c r="B6" s="208"/>
+      <c r="C6" s="211"/>
+      <c r="D6" s="197">
+        <v>2</v>
+      </c>
+      <c r="E6" s="192"/>
+      <c r="F6" s="242"/>
+      <c r="G6" s="192"/>
+      <c r="H6" s="175"/>
+      <c r="I6" s="62" t="s">
+        <v>115</v>
+      </c>
+      <c r="J6" s="124" t="s">
+        <v>125</v>
+      </c>
+      <c r="K6" s="124" t="s">
+        <v>47</v>
+      </c>
+      <c r="L6" s="124" t="s">
+        <v>126</v>
+      </c>
+      <c r="M6" s="124" t="s">
+        <v>127</v>
+      </c>
+      <c r="N6" s="135" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="31" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="172"/>
+      <c r="B7" s="208"/>
+      <c r="C7" s="211"/>
+      <c r="D7" s="197"/>
+      <c r="E7" s="192"/>
+      <c r="F7" s="242"/>
+      <c r="G7" s="192"/>
+      <c r="H7" s="175"/>
+      <c r="I7" s="62" t="s">
+        <v>128</v>
+      </c>
+      <c r="J7" s="124" t="s">
+        <v>129</v>
+      </c>
+      <c r="K7" s="124" t="s">
+        <v>80</v>
+      </c>
+      <c r="L7" s="124" t="s">
+        <v>117</v>
+      </c>
+      <c r="M7" s="124" t="s">
+        <v>130</v>
+      </c>
+      <c r="N7" s="135" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" s="31" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="172"/>
+      <c r="B8" s="208"/>
+      <c r="C8" s="211"/>
+      <c r="D8" s="197">
+        <v>3</v>
+      </c>
+      <c r="E8" s="192"/>
+      <c r="F8" s="242"/>
+      <c r="G8" s="192"/>
+      <c r="H8" s="175"/>
+      <c r="I8" s="62" t="s">
+        <v>115</v>
+      </c>
+      <c r="J8" s="124" t="s">
+        <v>70</v>
+      </c>
+      <c r="K8" s="124" t="s">
+        <v>47</v>
+      </c>
+      <c r="L8" s="124" t="s">
+        <v>131</v>
+      </c>
+      <c r="M8" s="124" t="s">
+        <v>132</v>
+      </c>
+      <c r="N8" s="135" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="31" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="172"/>
+      <c r="B9" s="208"/>
+      <c r="C9" s="211"/>
+      <c r="D9" s="197"/>
+      <c r="E9" s="192"/>
+      <c r="F9" s="242"/>
+      <c r="G9" s="192"/>
+      <c r="H9" s="175"/>
+      <c r="I9" s="62" t="s">
+        <v>120</v>
+      </c>
+      <c r="J9" s="124" t="s">
+        <v>121</v>
+      </c>
+      <c r="K9" s="124" t="s">
+        <v>134</v>
+      </c>
+      <c r="L9" s="124" t="s">
+        <v>135</v>
+      </c>
+      <c r="M9" s="124" t="s">
+        <v>130</v>
+      </c>
+      <c r="N9" s="135" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="31" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="172"/>
+      <c r="B10" s="208"/>
+      <c r="C10" s="211"/>
+      <c r="D10" s="197">
+        <v>4</v>
+      </c>
+      <c r="E10" s="192"/>
+      <c r="F10" s="242"/>
+      <c r="G10" s="192"/>
+      <c r="H10" s="175"/>
+      <c r="I10" s="62" t="s">
+        <v>115</v>
+      </c>
+      <c r="J10" s="124" t="s">
+        <v>125</v>
+      </c>
+      <c r="K10" s="124" t="s">
+        <v>80</v>
+      </c>
+      <c r="L10" s="124" t="s">
+        <v>137</v>
+      </c>
+      <c r="M10" s="124" t="s">
+        <v>138</v>
+      </c>
+      <c r="N10" s="135" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="31" customFormat="1" ht="11.25" x14ac:dyDescent="0.25">
+      <c r="A11" s="172"/>
+      <c r="B11" s="208"/>
+      <c r="C11" s="211"/>
+      <c r="D11" s="197"/>
+      <c r="E11" s="192"/>
+      <c r="F11" s="242"/>
+      <c r="G11" s="192"/>
+      <c r="H11" s="175"/>
+      <c r="I11" s="61" t="s">
+        <v>128</v>
+      </c>
+      <c r="J11" s="124" t="s">
+        <v>129</v>
+      </c>
+      <c r="K11" s="124" t="s">
+        <v>134</v>
+      </c>
+      <c r="L11" s="124" t="s">
+        <v>139</v>
+      </c>
+      <c r="M11" s="124" t="s">
+        <v>131</v>
+      </c>
+      <c r="N11" s="135" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="88"/>
+      <c r="B12" s="208"/>
+      <c r="C12" s="211" t="s">
+        <v>38</v>
+      </c>
+      <c r="D12" s="197">
+        <v>5</v>
+      </c>
+      <c r="E12" s="192" t="s">
+        <v>2</v>
+      </c>
+      <c r="F12" s="242" t="s">
+        <v>60</v>
+      </c>
+      <c r="G12" s="192" t="s">
+        <v>140</v>
+      </c>
+      <c r="H12" s="185" t="s">
+        <v>114</v>
+      </c>
+      <c r="I12" s="61" t="s">
+        <v>120</v>
+      </c>
+      <c r="J12" s="124" t="s">
+        <v>141</v>
+      </c>
+      <c r="K12" s="124" t="s">
+        <v>68</v>
+      </c>
+      <c r="L12" s="124" t="s">
+        <v>142</v>
+      </c>
+      <c r="M12" s="124" t="s">
+        <v>143</v>
+      </c>
+      <c r="N12" s="135" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="88"/>
+      <c r="B13" s="208"/>
+      <c r="C13" s="211"/>
+      <c r="D13" s="197"/>
+      <c r="E13" s="192"/>
+      <c r="F13" s="242"/>
+      <c r="G13" s="192"/>
+      <c r="H13" s="175"/>
+      <c r="I13" s="61" t="s">
+        <v>128</v>
+      </c>
+      <c r="J13" s="124" t="s">
+        <v>144</v>
+      </c>
+      <c r="K13" s="124" t="s">
+        <v>145</v>
+      </c>
+      <c r="L13" s="124" t="s">
+        <v>146</v>
+      </c>
+      <c r="M13" s="124" t="s">
+        <v>130</v>
+      </c>
+      <c r="N13" s="135" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="88"/>
+      <c r="B14" s="208"/>
+      <c r="C14" s="211"/>
+      <c r="D14" s="197">
+        <v>6</v>
+      </c>
+      <c r="E14" s="192"/>
+      <c r="F14" s="242"/>
+      <c r="G14" s="192"/>
+      <c r="H14" s="175"/>
+      <c r="I14" s="61" t="s">
+        <v>115</v>
+      </c>
+      <c r="J14" s="124" t="s">
+        <v>147</v>
+      </c>
+      <c r="K14" s="124" t="s">
+        <v>68</v>
+      </c>
+      <c r="L14" s="124" t="s">
+        <v>146</v>
+      </c>
+      <c r="M14" s="124" t="s">
+        <v>143</v>
+      </c>
+      <c r="N14" s="135" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="88"/>
+      <c r="B15" s="208"/>
+      <c r="C15" s="211"/>
+      <c r="D15" s="197"/>
+      <c r="E15" s="192"/>
+      <c r="F15" s="242"/>
+      <c r="G15" s="192"/>
+      <c r="H15" s="175"/>
+      <c r="I15" s="61" t="s">
+        <v>120</v>
+      </c>
+      <c r="J15" s="124" t="s">
+        <v>64</v>
+      </c>
+      <c r="K15" s="124" t="s">
+        <v>145</v>
+      </c>
+      <c r="L15" s="124" t="s">
+        <v>146</v>
+      </c>
+      <c r="M15" s="124" t="s">
+        <v>130</v>
+      </c>
+      <c r="N15" s="135" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="88"/>
+      <c r="B16" s="208"/>
+      <c r="C16" s="211"/>
+      <c r="D16" s="197">
+        <v>7</v>
+      </c>
+      <c r="E16" s="192"/>
+      <c r="F16" s="242"/>
+      <c r="G16" s="192"/>
+      <c r="H16" s="175"/>
+      <c r="I16" s="61" t="s">
+        <v>120</v>
+      </c>
+      <c r="J16" s="124" t="s">
+        <v>141</v>
+      </c>
+      <c r="K16" s="124" t="s">
+        <v>148</v>
+      </c>
+      <c r="L16" s="124" t="s">
+        <v>81</v>
+      </c>
+      <c r="M16" s="124" t="s">
+        <v>149</v>
+      </c>
+      <c r="N16" s="135" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A17" s="88"/>
+      <c r="B17" s="208"/>
+      <c r="C17" s="211"/>
+      <c r="D17" s="197"/>
+      <c r="E17" s="192"/>
+      <c r="F17" s="242"/>
+      <c r="G17" s="192"/>
+      <c r="H17" s="175"/>
+      <c r="I17" s="61" t="s">
+        <v>128</v>
+      </c>
+      <c r="J17" s="124" t="s">
+        <v>144</v>
+      </c>
+      <c r="K17" s="124" t="s">
+        <v>151</v>
+      </c>
+      <c r="L17" s="124" t="s">
+        <v>152</v>
+      </c>
+      <c r="M17" s="124" t="s">
+        <v>153</v>
+      </c>
+      <c r="N17" s="135" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="18" spans="1:22" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="88"/>
+      <c r="B18" s="208"/>
+      <c r="C18" s="211"/>
+      <c r="D18" s="197">
+        <v>8</v>
+      </c>
+      <c r="E18" s="192"/>
+      <c r="F18" s="242"/>
+      <c r="G18" s="192"/>
+      <c r="H18" s="175"/>
+      <c r="I18" s="61" t="s">
+        <v>115</v>
+      </c>
+      <c r="J18" s="124" t="s">
+        <v>147</v>
+      </c>
+      <c r="K18" s="124" t="s">
+        <v>148</v>
+      </c>
+      <c r="L18" s="124" t="s">
+        <v>154</v>
+      </c>
+      <c r="M18" s="124" t="s">
+        <v>149</v>
+      </c>
+      <c r="N18" s="135" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="19" spans="1:22" s="3" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="88"/>
+      <c r="B19" s="209"/>
+      <c r="C19" s="215"/>
+      <c r="D19" s="213"/>
+      <c r="E19" s="193"/>
+      <c r="F19" s="243"/>
+      <c r="G19" s="193"/>
+      <c r="H19" s="186"/>
+      <c r="I19" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="J19" s="125" t="s">
+        <v>64</v>
+      </c>
+      <c r="K19" s="125" t="s">
+        <v>151</v>
+      </c>
+      <c r="L19" s="125" t="s">
+        <v>152</v>
+      </c>
+      <c r="M19" s="125" t="s">
+        <v>153</v>
+      </c>
+      <c r="N19" s="140" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="20" spans="1:22" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="88"/>
+      <c r="B20" s="208" t="s">
+        <v>84</v>
+      </c>
+      <c r="C20" s="233" t="s">
+        <v>39</v>
+      </c>
+      <c r="D20" s="214">
+        <v>9</v>
+      </c>
+      <c r="E20" s="214" t="s">
+        <v>69</v>
+      </c>
+      <c r="F20" s="240" t="s">
+        <v>61</v>
+      </c>
+      <c r="G20" s="214" t="s">
+        <v>155</v>
+      </c>
+      <c r="H20" s="187" t="s">
+        <v>114</v>
+      </c>
+      <c r="I20" s="166" t="s">
+        <v>128</v>
+      </c>
+      <c r="J20" s="161" t="s">
+        <v>65</v>
+      </c>
+      <c r="K20" s="161" t="s">
+        <v>68</v>
+      </c>
+      <c r="L20" s="161" t="s">
+        <v>156</v>
+      </c>
+      <c r="M20" s="161" t="s">
+        <v>157</v>
+      </c>
+      <c r="N20" s="142" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="21" spans="1:22" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="88"/>
+      <c r="B21" s="208"/>
+      <c r="C21" s="234"/>
+      <c r="D21" s="179"/>
+      <c r="E21" s="181"/>
+      <c r="F21" s="181"/>
+      <c r="G21" s="179"/>
+      <c r="H21" s="183"/>
+      <c r="I21" s="65" t="s">
+        <v>120</v>
+      </c>
+      <c r="J21" s="132" t="s">
+        <v>158</v>
+      </c>
+      <c r="K21" s="132" t="s">
+        <v>159</v>
+      </c>
+      <c r="L21" s="132" t="s">
+        <v>160</v>
+      </c>
+      <c r="M21" s="132" t="s">
+        <v>161</v>
+      </c>
+      <c r="N21" s="141" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="22" spans="1:22" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="88"/>
+      <c r="B22" s="208"/>
+      <c r="C22" s="234"/>
+      <c r="D22" s="179">
+        <v>10</v>
+      </c>
+      <c r="E22" s="181"/>
+      <c r="F22" s="181"/>
+      <c r="G22" s="179"/>
+      <c r="H22" s="183"/>
+      <c r="I22" s="65" t="s">
+        <v>115</v>
+      </c>
+      <c r="J22" s="132" t="s">
+        <v>50</v>
+      </c>
+      <c r="K22" s="132" t="s">
+        <v>162</v>
+      </c>
+      <c r="L22" s="132" t="s">
+        <v>163</v>
+      </c>
+      <c r="M22" s="132" t="s">
+        <v>164</v>
+      </c>
+      <c r="N22" s="141" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="23" spans="1:22" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="88"/>
+      <c r="B23" s="208"/>
+      <c r="C23" s="234"/>
+      <c r="D23" s="179"/>
+      <c r="E23" s="181"/>
+      <c r="F23" s="181"/>
+      <c r="G23" s="179"/>
+      <c r="H23" s="183"/>
+      <c r="I23" s="65" t="s">
+        <v>128</v>
+      </c>
+      <c r="J23" s="132" t="s">
+        <v>78</v>
+      </c>
+      <c r="K23" s="132" t="s">
+        <v>159</v>
+      </c>
+      <c r="L23" s="132" t="s">
+        <v>165</v>
+      </c>
+      <c r="M23" s="132" t="s">
+        <v>166</v>
+      </c>
+      <c r="N23" s="141" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="24" spans="1:22" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="88"/>
+      <c r="B24" s="208"/>
+      <c r="C24" s="234"/>
+      <c r="D24" s="179">
+        <v>11</v>
+      </c>
+      <c r="E24" s="181"/>
+      <c r="F24" s="181"/>
+      <c r="G24" s="179"/>
+      <c r="H24" s="183"/>
+      <c r="I24" s="65" t="s">
+        <v>128</v>
+      </c>
+      <c r="J24" s="132" t="s">
+        <v>65</v>
+      </c>
+      <c r="K24" s="132" t="s">
+        <v>53</v>
+      </c>
+      <c r="L24" s="132" t="s">
+        <v>167</v>
+      </c>
+      <c r="M24" s="132" t="s">
+        <v>168</v>
+      </c>
+      <c r="N24" s="141" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="25" spans="1:22" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="88"/>
+      <c r="B25" s="208"/>
+      <c r="C25" s="234"/>
+      <c r="D25" s="179"/>
+      <c r="E25" s="181"/>
+      <c r="F25" s="181"/>
+      <c r="G25" s="179"/>
+      <c r="H25" s="183"/>
+      <c r="I25" s="65" t="s">
+        <v>120</v>
+      </c>
+      <c r="J25" s="132" t="s">
+        <v>158</v>
+      </c>
+      <c r="K25" s="132" t="s">
+        <v>52</v>
+      </c>
+      <c r="L25" s="132" t="s">
+        <v>165</v>
+      </c>
+      <c r="M25" s="132" t="s">
+        <v>161</v>
+      </c>
+      <c r="N25" s="141" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="26" spans="1:22" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="88"/>
+      <c r="B26" s="208"/>
+      <c r="C26" s="234"/>
+      <c r="D26" s="179">
+        <v>12</v>
+      </c>
+      <c r="E26" s="181"/>
+      <c r="F26" s="181"/>
+      <c r="G26" s="179"/>
+      <c r="H26" s="183"/>
+      <c r="I26" s="65" t="s">
+        <v>115</v>
+      </c>
+      <c r="J26" s="132" t="s">
+        <v>50</v>
+      </c>
+      <c r="K26" s="132" t="s">
+        <v>169</v>
+      </c>
+      <c r="L26" s="132" t="s">
+        <v>167</v>
+      </c>
+      <c r="M26" s="132" t="s">
+        <v>170</v>
+      </c>
+      <c r="N26" s="141" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="27" spans="1:22" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="88"/>
+      <c r="B27" s="208"/>
+      <c r="C27" s="234"/>
+      <c r="D27" s="179"/>
+      <c r="E27" s="181"/>
+      <c r="F27" s="181"/>
+      <c r="G27" s="179"/>
+      <c r="H27" s="183"/>
+      <c r="I27" s="65" t="s">
+        <v>128</v>
+      </c>
+      <c r="J27" s="132" t="s">
+        <v>78</v>
+      </c>
+      <c r="K27" s="132" t="s">
+        <v>45</v>
+      </c>
+      <c r="L27" s="132" t="s">
+        <v>152</v>
+      </c>
+      <c r="M27" s="132" t="s">
+        <v>172</v>
+      </c>
+      <c r="N27" s="141" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="28" spans="1:22" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="88"/>
+      <c r="B28" s="208"/>
+      <c r="C28" s="230" t="s">
+        <v>40</v>
+      </c>
+      <c r="D28" s="212">
+        <v>13</v>
+      </c>
+      <c r="E28" s="194" t="s">
+        <v>71</v>
+      </c>
+      <c r="F28" s="218" t="s">
+        <v>62</v>
+      </c>
+      <c r="G28" s="194" t="s">
+        <v>173</v>
+      </c>
+      <c r="H28" s="188" t="s">
+        <v>114</v>
+      </c>
+      <c r="I28" s="66" t="s">
+        <v>115</v>
+      </c>
+      <c r="J28" s="159" t="s">
+        <v>174</v>
+      </c>
+      <c r="K28" s="159" t="s">
+        <v>73</v>
+      </c>
+      <c r="L28" s="159" t="s">
+        <v>175</v>
+      </c>
+      <c r="M28" s="159" t="s">
+        <v>176</v>
+      </c>
+      <c r="N28" s="134" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="29" spans="1:22" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="88"/>
+      <c r="B29" s="208"/>
+      <c r="C29" s="231"/>
+      <c r="D29" s="194"/>
+      <c r="E29" s="195"/>
+      <c r="F29" s="218"/>
+      <c r="G29" s="195"/>
+      <c r="H29" s="188"/>
+      <c r="I29" s="43" t="s">
+        <v>120</v>
+      </c>
+      <c r="J29" s="126" t="s">
+        <v>141</v>
+      </c>
+      <c r="K29" s="126" t="s">
+        <v>178</v>
+      </c>
+      <c r="L29" s="126" t="s">
+        <v>179</v>
+      </c>
+      <c r="M29" s="126" t="s">
+        <v>180</v>
+      </c>
+      <c r="N29" s="143" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="30" spans="1:22" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="88"/>
+      <c r="B30" s="208"/>
+      <c r="C30" s="231"/>
+      <c r="D30" s="196">
+        <v>14</v>
+      </c>
+      <c r="E30" s="195"/>
+      <c r="F30" s="218"/>
+      <c r="G30" s="195"/>
+      <c r="H30" s="188"/>
+      <c r="I30" s="43" t="s">
+        <v>115</v>
+      </c>
+      <c r="J30" s="126" t="s">
+        <v>36</v>
+      </c>
+      <c r="K30" s="126" t="s">
+        <v>181</v>
+      </c>
+      <c r="L30" s="126" t="s">
+        <v>180</v>
+      </c>
+      <c r="M30" s="126" t="s">
+        <v>182</v>
+      </c>
+      <c r="N30" s="134" t="s">
+        <v>177</v>
+      </c>
+      <c r="V30" s="30"/>
+    </row>
+    <row r="31" spans="1:22" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="88"/>
+      <c r="B31" s="208"/>
+      <c r="C31" s="231"/>
+      <c r="D31" s="194"/>
+      <c r="E31" s="195"/>
+      <c r="F31" s="218"/>
+      <c r="G31" s="195"/>
+      <c r="H31" s="188"/>
+      <c r="I31" s="43" t="s">
+        <v>128</v>
+      </c>
+      <c r="J31" s="126" t="s">
+        <v>183</v>
+      </c>
+      <c r="K31" s="159" t="s">
+        <v>178</v>
+      </c>
+      <c r="L31" s="126" t="s">
+        <v>184</v>
+      </c>
+      <c r="M31" s="126" t="s">
+        <v>75</v>
+      </c>
+      <c r="N31" s="143" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="32" spans="1:22" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="88"/>
+      <c r="B32" s="208"/>
+      <c r="C32" s="231"/>
+      <c r="D32" s="196">
+        <v>15</v>
+      </c>
+      <c r="E32" s="195"/>
+      <c r="F32" s="218"/>
+      <c r="G32" s="195"/>
+      <c r="H32" s="188"/>
+      <c r="I32" s="43" t="s">
+        <v>115</v>
+      </c>
+      <c r="J32" s="126" t="s">
+        <v>174</v>
+      </c>
+      <c r="K32" s="126" t="s">
+        <v>72</v>
+      </c>
+      <c r="L32" s="126" t="s">
+        <v>186</v>
+      </c>
+      <c r="M32" s="126" t="s">
+        <v>187</v>
+      </c>
+      <c r="N32" s="143" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="33" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="88"/>
+      <c r="B33" s="208"/>
+      <c r="C33" s="231"/>
+      <c r="D33" s="194"/>
+      <c r="E33" s="195"/>
+      <c r="F33" s="218"/>
+      <c r="G33" s="195"/>
+      <c r="H33" s="188"/>
+      <c r="I33" s="43" t="s">
+        <v>120</v>
+      </c>
+      <c r="J33" s="126" t="s">
+        <v>141</v>
+      </c>
+      <c r="K33" s="126" t="s">
+        <v>42</v>
+      </c>
+      <c r="L33" s="126" t="s">
+        <v>184</v>
+      </c>
+      <c r="M33" s="126" t="s">
+        <v>189</v>
+      </c>
+      <c r="N33" s="143" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="88"/>
+      <c r="B34" s="208"/>
+      <c r="C34" s="231"/>
+      <c r="D34" s="196">
+        <v>16</v>
+      </c>
+      <c r="E34" s="195"/>
+      <c r="F34" s="218"/>
+      <c r="G34" s="195"/>
+      <c r="H34" s="188"/>
+      <c r="I34" s="43" t="s">
+        <v>115</v>
+      </c>
+      <c r="J34" s="126" t="s">
+        <v>36</v>
+      </c>
+      <c r="K34" s="126" t="s">
+        <v>191</v>
+      </c>
+      <c r="L34" s="126" t="s">
+        <v>186</v>
+      </c>
+      <c r="M34" s="126" t="s">
+        <v>74</v>
+      </c>
+      <c r="N34" s="143" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="35" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="88"/>
+      <c r="B35" s="208"/>
+      <c r="C35" s="232"/>
+      <c r="D35" s="212"/>
+      <c r="E35" s="196"/>
+      <c r="F35" s="218"/>
+      <c r="G35" s="196"/>
+      <c r="H35" s="188"/>
+      <c r="I35" s="168" t="s">
+        <v>128</v>
+      </c>
+      <c r="J35" s="169" t="s">
+        <v>183</v>
+      </c>
+      <c r="K35" s="169" t="s">
+        <v>178</v>
+      </c>
+      <c r="L35" s="169" t="s">
+        <v>74</v>
+      </c>
+      <c r="M35" s="169" t="s">
+        <v>192</v>
+      </c>
+      <c r="N35" s="170" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="88"/>
+      <c r="B36" s="207" t="s">
+        <v>85</v>
+      </c>
+      <c r="C36" s="227" t="s">
+        <v>44</v>
+      </c>
+      <c r="D36" s="201">
+        <v>17</v>
+      </c>
+      <c r="E36" s="201" t="s">
+        <v>193</v>
+      </c>
+      <c r="F36" s="236" t="s">
+        <v>93</v>
+      </c>
+      <c r="G36" s="201" t="s">
+        <v>194</v>
+      </c>
+      <c r="H36" s="189" t="s">
+        <v>114</v>
+      </c>
+      <c r="I36" s="71" t="s">
+        <v>120</v>
+      </c>
+      <c r="J36" s="130" t="s">
+        <v>121</v>
+      </c>
+      <c r="K36" s="130" t="s">
+        <v>195</v>
+      </c>
+      <c r="L36" s="130" t="s">
+        <v>196</v>
+      </c>
+      <c r="M36" s="130" t="s">
+        <v>197</v>
+      </c>
+      <c r="N36" s="160" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="37" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="88"/>
+      <c r="B37" s="208"/>
+      <c r="C37" s="228"/>
+      <c r="D37" s="202"/>
+      <c r="E37" s="202"/>
+      <c r="F37" s="237"/>
+      <c r="G37" s="202"/>
+      <c r="H37" s="190"/>
+      <c r="I37" s="72" t="s">
+        <v>128</v>
+      </c>
+      <c r="J37" s="127" t="s">
+        <v>199</v>
+      </c>
+      <c r="K37" s="127" t="s">
+        <v>200</v>
+      </c>
+      <c r="L37" s="127" t="s">
+        <v>201</v>
+      </c>
+      <c r="M37" s="127" t="s">
+        <v>75</v>
+      </c>
+      <c r="N37" s="136" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="38" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="88"/>
+      <c r="B38" s="208"/>
+      <c r="C38" s="228"/>
+      <c r="D38" s="202">
+        <v>18</v>
+      </c>
+      <c r="E38" s="202"/>
+      <c r="F38" s="237"/>
+      <c r="G38" s="202"/>
+      <c r="H38" s="190"/>
+      <c r="I38" s="72" t="s">
+        <v>115</v>
+      </c>
+      <c r="J38" s="127" t="s">
+        <v>202</v>
+      </c>
+      <c r="K38" s="127" t="s">
+        <v>195</v>
+      </c>
+      <c r="L38" s="127" t="s">
+        <v>203</v>
+      </c>
+      <c r="M38" s="127" t="s">
+        <v>204</v>
+      </c>
+      <c r="N38" s="136" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="39" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="88"/>
+      <c r="B39" s="208"/>
+      <c r="C39" s="228"/>
+      <c r="D39" s="202"/>
+      <c r="E39" s="202"/>
+      <c r="F39" s="237"/>
+      <c r="G39" s="202"/>
+      <c r="H39" s="190"/>
+      <c r="I39" s="72" t="s">
+        <v>120</v>
+      </c>
+      <c r="J39" s="127" t="s">
+        <v>205</v>
+      </c>
+      <c r="K39" s="127" t="s">
+        <v>200</v>
+      </c>
+      <c r="L39" s="127" t="s">
+        <v>206</v>
+      </c>
+      <c r="M39" s="127" t="s">
+        <v>75</v>
+      </c>
+      <c r="N39" s="136" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="40" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="88"/>
+      <c r="B40" s="208"/>
+      <c r="C40" s="228"/>
+      <c r="D40" s="202">
+        <v>19</v>
+      </c>
+      <c r="E40" s="202"/>
+      <c r="F40" s="237"/>
+      <c r="G40" s="202"/>
+      <c r="H40" s="190"/>
+      <c r="I40" s="72" t="s">
+        <v>120</v>
+      </c>
+      <c r="J40" s="127" t="s">
+        <v>121</v>
+      </c>
+      <c r="K40" s="127" t="s">
+        <v>207</v>
+      </c>
+      <c r="L40" s="127" t="s">
+        <v>124</v>
+      </c>
+      <c r="M40" s="127" t="s">
+        <v>208</v>
+      </c>
+      <c r="N40" s="136" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="41" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="88"/>
+      <c r="B41" s="208"/>
+      <c r="C41" s="228"/>
+      <c r="D41" s="202"/>
+      <c r="E41" s="202"/>
+      <c r="F41" s="237"/>
+      <c r="G41" s="202"/>
+      <c r="H41" s="190"/>
+      <c r="I41" s="72" t="s">
+        <v>128</v>
+      </c>
+      <c r="J41" s="127" t="s">
+        <v>199</v>
+      </c>
+      <c r="K41" s="127" t="s">
+        <v>210</v>
+      </c>
+      <c r="L41" s="127" t="s">
+        <v>211</v>
+      </c>
+      <c r="M41" s="127" t="s">
+        <v>416</v>
+      </c>
+      <c r="N41" s="136" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="42" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="88"/>
+      <c r="B42" s="208"/>
+      <c r="C42" s="228"/>
+      <c r="D42" s="202">
+        <v>20</v>
+      </c>
+      <c r="E42" s="202"/>
+      <c r="F42" s="237"/>
+      <c r="G42" s="202"/>
+      <c r="H42" s="190"/>
+      <c r="I42" s="72" t="s">
+        <v>115</v>
+      </c>
+      <c r="J42" s="127" t="s">
+        <v>202</v>
+      </c>
+      <c r="K42" s="127" t="s">
+        <v>207</v>
+      </c>
+      <c r="L42" s="127" t="s">
+        <v>124</v>
+      </c>
+      <c r="M42" s="127" t="s">
+        <v>208</v>
+      </c>
+      <c r="N42" s="136" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="43" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="88"/>
+      <c r="B43" s="208"/>
+      <c r="C43" s="228"/>
+      <c r="D43" s="202"/>
+      <c r="E43" s="202"/>
+      <c r="F43" s="237"/>
+      <c r="G43" s="202"/>
+      <c r="H43" s="190"/>
+      <c r="I43" s="72" t="s">
+        <v>120</v>
+      </c>
+      <c r="J43" s="127" t="s">
+        <v>205</v>
+      </c>
+      <c r="K43" s="127" t="s">
+        <v>210</v>
+      </c>
+      <c r="L43" s="127" t="s">
+        <v>212</v>
+      </c>
+      <c r="M43" s="127" t="s">
+        <v>416</v>
+      </c>
+      <c r="N43" s="136" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="44" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="88"/>
+      <c r="B44" s="208"/>
+      <c r="C44" s="229" t="s">
+        <v>48</v>
+      </c>
+      <c r="D44" s="184">
+        <v>21</v>
+      </c>
+      <c r="E44" s="184" t="s">
+        <v>5</v>
+      </c>
+      <c r="F44" s="235" t="s">
+        <v>213</v>
+      </c>
+      <c r="G44" s="184" t="s">
+        <v>214</v>
+      </c>
+      <c r="H44" s="191" t="s">
+        <v>114</v>
+      </c>
+      <c r="I44" s="73" t="s">
+        <v>128</v>
+      </c>
+      <c r="J44" s="128" t="s">
+        <v>412</v>
+      </c>
+      <c r="K44" s="128" t="s">
+        <v>216</v>
+      </c>
+      <c r="L44" s="128" t="s">
+        <v>127</v>
+      </c>
+      <c r="M44" s="128" t="s">
+        <v>76</v>
+      </c>
+      <c r="N44" s="137" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="45" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="88"/>
+      <c r="B45" s="208"/>
+      <c r="C45" s="229"/>
+      <c r="D45" s="184"/>
+      <c r="E45" s="184"/>
+      <c r="F45" s="235"/>
+      <c r="G45" s="184"/>
+      <c r="H45" s="191"/>
+      <c r="I45" s="73" t="s">
+        <v>120</v>
+      </c>
+      <c r="J45" s="128" t="s">
+        <v>78</v>
+      </c>
+      <c r="K45" s="128" t="s">
+        <v>217</v>
+      </c>
+      <c r="L45" s="128" t="s">
+        <v>218</v>
+      </c>
+      <c r="M45" s="128" t="s">
+        <v>219</v>
+      </c>
+      <c r="N45" s="137" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="46" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="88"/>
+      <c r="B46" s="208"/>
+      <c r="C46" s="229"/>
+      <c r="D46" s="184">
+        <v>22</v>
+      </c>
+      <c r="E46" s="184"/>
+      <c r="F46" s="235"/>
+      <c r="G46" s="184"/>
+      <c r="H46" s="191"/>
+      <c r="I46" s="73" t="s">
+        <v>115</v>
+      </c>
+      <c r="J46" s="128" t="s">
+        <v>174</v>
+      </c>
+      <c r="K46" s="128" t="s">
+        <v>220</v>
+      </c>
+      <c r="L46" s="128" t="s">
+        <v>127</v>
+      </c>
+      <c r="M46" s="128" t="s">
+        <v>221</v>
+      </c>
+      <c r="N46" s="137" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="47" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="88"/>
+      <c r="B47" s="208"/>
+      <c r="C47" s="229"/>
+      <c r="D47" s="184"/>
+      <c r="E47" s="184"/>
+      <c r="F47" s="235"/>
+      <c r="G47" s="184"/>
+      <c r="H47" s="191"/>
+      <c r="I47" s="73" t="s">
+        <v>128</v>
+      </c>
+      <c r="J47" s="128" t="s">
+        <v>199</v>
+      </c>
+      <c r="K47" s="128" t="s">
+        <v>223</v>
+      </c>
+      <c r="L47" s="128" t="s">
+        <v>218</v>
+      </c>
+      <c r="M47" s="128" t="s">
+        <v>76</v>
+      </c>
+      <c r="N47" s="137" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="48" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="88"/>
+      <c r="B48" s="208"/>
+      <c r="C48" s="229"/>
+      <c r="D48" s="184">
+        <v>23</v>
+      </c>
+      <c r="E48" s="184"/>
+      <c r="F48" s="235"/>
+      <c r="G48" s="184"/>
+      <c r="H48" s="191"/>
+      <c r="I48" s="73" t="s">
+        <v>128</v>
+      </c>
+      <c r="J48" s="128" t="s">
+        <v>412</v>
+      </c>
+      <c r="K48" s="128" t="s">
+        <v>217</v>
+      </c>
+      <c r="L48" s="128" t="s">
+        <v>132</v>
+      </c>
+      <c r="M48" s="128" t="s">
+        <v>224</v>
+      </c>
+      <c r="N48" s="137" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="49" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="88"/>
+      <c r="B49" s="208"/>
+      <c r="C49" s="229"/>
+      <c r="D49" s="184"/>
+      <c r="E49" s="184"/>
+      <c r="F49" s="235"/>
+      <c r="G49" s="184"/>
+      <c r="H49" s="191"/>
+      <c r="I49" s="73" t="s">
+        <v>120</v>
+      </c>
+      <c r="J49" s="128" t="s">
+        <v>78</v>
+      </c>
+      <c r="K49" s="128" t="s">
         <v>226</v>
       </c>
-      <c r="C1" s="141"/>
-[...22 lines deleted...]
-      <c r="H2" s="278" t="s">
+      <c r="L49" s="128" t="s">
+        <v>127</v>
+      </c>
+      <c r="M49" s="128" t="s">
+        <v>227</v>
+      </c>
+      <c r="N49" s="137" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="50" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="88"/>
+      <c r="B50" s="208"/>
+      <c r="C50" s="229"/>
+      <c r="D50" s="184">
+        <v>24</v>
+      </c>
+      <c r="E50" s="184"/>
+      <c r="F50" s="235"/>
+      <c r="G50" s="184"/>
+      <c r="H50" s="191"/>
+      <c r="I50" s="73" t="s">
+        <v>115</v>
+      </c>
+      <c r="J50" s="128" t="s">
+        <v>174</v>
+      </c>
+      <c r="K50" s="128" t="s">
+        <v>228</v>
+      </c>
+      <c r="L50" s="128" t="s">
+        <v>229</v>
+      </c>
+      <c r="M50" s="128" t="s">
+        <v>230</v>
+      </c>
+      <c r="N50" s="137" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="51" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="88"/>
+      <c r="B51" s="208"/>
+      <c r="C51" s="229"/>
+      <c r="D51" s="184"/>
+      <c r="E51" s="184"/>
+      <c r="F51" s="235"/>
+      <c r="G51" s="184"/>
+      <c r="H51" s="191"/>
+      <c r="I51" s="73" t="s">
+        <v>128</v>
+      </c>
+      <c r="J51" s="128" t="s">
+        <v>199</v>
+      </c>
+      <c r="K51" s="128" t="s">
+        <v>226</v>
+      </c>
+      <c r="L51" s="128" t="s">
+        <v>231</v>
+      </c>
+      <c r="M51" s="128" t="s">
+        <v>227</v>
+      </c>
+      <c r="N51" s="137" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="52" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="88"/>
+      <c r="B52" s="208"/>
+      <c r="C52" s="177" t="s">
+        <v>49</v>
+      </c>
+      <c r="D52" s="179">
+        <v>25</v>
+      </c>
+      <c r="E52" s="179" t="s">
+        <v>69</v>
+      </c>
+      <c r="F52" s="181" t="s">
+        <v>232</v>
+      </c>
+      <c r="G52" s="179" t="s">
         <v>233</v>
       </c>
-      <c r="I2" s="279"/>
-[...18 lines deleted...]
-      <c r="F3" s="36" t="s">
+      <c r="H52" s="183" t="s">
+        <v>114</v>
+      </c>
+      <c r="I52" s="65" t="s">
+        <v>115</v>
+      </c>
+      <c r="J52" s="132" t="s">
+        <v>234</v>
+      </c>
+      <c r="K52" s="132" t="s">
+        <v>235</v>
+      </c>
+      <c r="L52" s="132" t="s">
+        <v>236</v>
+      </c>
+      <c r="M52" s="132" t="s">
+        <v>130</v>
+      </c>
+      <c r="N52" s="141" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="53" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="88"/>
+      <c r="B53" s="208"/>
+      <c r="C53" s="177"/>
+      <c r="D53" s="179"/>
+      <c r="E53" s="179"/>
+      <c r="F53" s="181"/>
+      <c r="G53" s="179"/>
+      <c r="H53" s="183"/>
+      <c r="I53" s="65" t="s">
+        <v>120</v>
+      </c>
+      <c r="J53" s="132" t="s">
+        <v>141</v>
+      </c>
+      <c r="K53" s="132" t="s">
+        <v>237</v>
+      </c>
+      <c r="L53" s="132" t="s">
+        <v>238</v>
+      </c>
+      <c r="M53" s="132" t="s">
+        <v>239</v>
+      </c>
+      <c r="N53" s="141" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="54" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="88"/>
+      <c r="B54" s="208"/>
+      <c r="C54" s="177"/>
+      <c r="D54" s="179">
+        <v>26</v>
+      </c>
+      <c r="E54" s="179"/>
+      <c r="F54" s="181"/>
+      <c r="G54" s="179"/>
+      <c r="H54" s="183"/>
+      <c r="I54" s="65" t="s">
+        <v>115</v>
+      </c>
+      <c r="J54" s="132" t="s">
+        <v>125</v>
+      </c>
+      <c r="K54" s="132" t="s">
+        <v>236</v>
+      </c>
+      <c r="L54" s="132" t="s">
+        <v>160</v>
+      </c>
+      <c r="M54" s="132" t="s">
+        <v>161</v>
+      </c>
+      <c r="N54" s="141" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="55" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="88"/>
+      <c r="B55" s="208"/>
+      <c r="C55" s="177"/>
+      <c r="D55" s="179"/>
+      <c r="E55" s="179"/>
+      <c r="F55" s="181"/>
+      <c r="G55" s="179"/>
+      <c r="H55" s="183"/>
+      <c r="I55" s="65" t="s">
+        <v>128</v>
+      </c>
+      <c r="J55" s="132" t="s">
+        <v>240</v>
+      </c>
+      <c r="K55" s="132" t="s">
+        <v>241</v>
+      </c>
+      <c r="L55" s="132" t="s">
+        <v>81</v>
+      </c>
+      <c r="M55" s="132" t="s">
+        <v>242</v>
+      </c>
+      <c r="N55" s="141" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="56" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="88"/>
+      <c r="B56" s="208"/>
+      <c r="C56" s="177"/>
+      <c r="D56" s="179">
+        <v>27</v>
+      </c>
+      <c r="E56" s="179"/>
+      <c r="F56" s="181"/>
+      <c r="G56" s="179"/>
+      <c r="H56" s="183"/>
+      <c r="I56" s="65" t="s">
+        <v>115</v>
+      </c>
+      <c r="J56" s="132" t="s">
+        <v>234</v>
+      </c>
+      <c r="K56" s="132" t="s">
+        <v>160</v>
+      </c>
+      <c r="L56" s="132" t="s">
+        <v>161</v>
+      </c>
+      <c r="M56" s="132" t="s">
+        <v>130</v>
+      </c>
+      <c r="N56" s="141" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="57" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="88"/>
+      <c r="B57" s="208"/>
+      <c r="C57" s="177"/>
+      <c r="D57" s="179"/>
+      <c r="E57" s="179"/>
+      <c r="F57" s="181"/>
+      <c r="G57" s="179"/>
+      <c r="H57" s="183"/>
+      <c r="I57" s="65" t="s">
+        <v>120</v>
+      </c>
+      <c r="J57" s="132" t="s">
+        <v>141</v>
+      </c>
+      <c r="K57" s="132" t="s">
+        <v>238</v>
+      </c>
+      <c r="L57" s="132" t="s">
+        <v>239</v>
+      </c>
+      <c r="M57" s="132" t="s">
+        <v>244</v>
+      </c>
+      <c r="N57" s="141" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="58" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="88"/>
+      <c r="B58" s="208"/>
+      <c r="C58" s="177"/>
+      <c r="D58" s="179">
+        <v>28</v>
+      </c>
+      <c r="E58" s="179"/>
+      <c r="F58" s="181"/>
+      <c r="G58" s="179"/>
+      <c r="H58" s="183"/>
+      <c r="I58" s="65" t="s">
+        <v>115</v>
+      </c>
+      <c r="J58" s="132" t="s">
+        <v>125</v>
+      </c>
+      <c r="K58" s="132" t="s">
+        <v>81</v>
+      </c>
+      <c r="L58" s="132" t="s">
+        <v>239</v>
+      </c>
+      <c r="M58" s="132" t="s">
+        <v>242</v>
+      </c>
+      <c r="N58" s="141" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="59" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="88"/>
+      <c r="B59" s="208"/>
+      <c r="C59" s="224"/>
+      <c r="D59" s="219"/>
+      <c r="E59" s="219"/>
+      <c r="F59" s="241"/>
+      <c r="G59" s="219"/>
+      <c r="H59" s="199"/>
+      <c r="I59" s="67" t="s">
+        <v>128</v>
+      </c>
+      <c r="J59" s="139" t="s">
+        <v>240</v>
+      </c>
+      <c r="K59" s="139" t="s">
+        <v>241</v>
+      </c>
+      <c r="L59" s="139" t="s">
+        <v>417</v>
+      </c>
+      <c r="M59" s="139" t="s">
+        <v>130</v>
+      </c>
+      <c r="N59" s="171" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="60" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="88"/>
+      <c r="B60" s="220" t="s">
+        <v>24</v>
+      </c>
+      <c r="C60" s="176" t="s">
+        <v>51</v>
+      </c>
+      <c r="D60" s="178">
+        <v>29</v>
+      </c>
+      <c r="E60" s="178" t="s">
+        <v>3</v>
+      </c>
+      <c r="F60" s="180" t="s">
+        <v>90</v>
+      </c>
+      <c r="G60" s="178" t="s">
+        <v>245</v>
+      </c>
+      <c r="H60" s="182" t="s">
+        <v>114</v>
+      </c>
+      <c r="I60" s="64" t="s">
+        <v>120</v>
+      </c>
+      <c r="J60" s="138" t="s">
+        <v>141</v>
+      </c>
+      <c r="K60" s="138" t="s">
+        <v>246</v>
+      </c>
+      <c r="L60" s="138" t="s">
+        <v>247</v>
+      </c>
+      <c r="M60" s="138" t="s">
+        <v>418</v>
+      </c>
+      <c r="N60" s="164" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="61" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="88"/>
+      <c r="B61" s="221"/>
+      <c r="C61" s="177"/>
+      <c r="D61" s="179"/>
+      <c r="E61" s="179"/>
+      <c r="F61" s="181"/>
+      <c r="G61" s="179"/>
+      <c r="H61" s="183"/>
+      <c r="I61" s="65" t="s">
+        <v>128</v>
+      </c>
+      <c r="J61" s="132" t="s">
+        <v>248</v>
+      </c>
+      <c r="K61" s="132" t="s">
+        <v>246</v>
+      </c>
+      <c r="L61" s="132" t="s">
+        <v>167</v>
+      </c>
+      <c r="M61" s="132" t="s">
+        <v>249</v>
+      </c>
+      <c r="N61" s="141" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="62" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="88"/>
+      <c r="B62" s="221"/>
+      <c r="C62" s="177"/>
+      <c r="D62" s="179">
+        <v>30</v>
+      </c>
+      <c r="E62" s="179"/>
+      <c r="F62" s="181"/>
+      <c r="G62" s="179"/>
+      <c r="H62" s="183"/>
+      <c r="I62" s="65" t="s">
+        <v>115</v>
+      </c>
+      <c r="J62" s="132" t="s">
+        <v>250</v>
+      </c>
+      <c r="K62" s="132" t="s">
+        <v>195</v>
+      </c>
+      <c r="L62" s="132" t="s">
+        <v>251</v>
+      </c>
+      <c r="M62" s="132" t="s">
+        <v>252</v>
+      </c>
+      <c r="N62" s="141" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="63" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="88"/>
+      <c r="B63" s="221"/>
+      <c r="C63" s="177"/>
+      <c r="D63" s="179"/>
+      <c r="E63" s="179"/>
+      <c r="F63" s="181"/>
+      <c r="G63" s="179"/>
+      <c r="H63" s="183"/>
+      <c r="I63" s="65" t="s">
+        <v>120</v>
+      </c>
+      <c r="J63" s="132" t="s">
+        <v>79</v>
+      </c>
+      <c r="K63" s="132" t="s">
+        <v>253</v>
+      </c>
+      <c r="L63" s="132" t="s">
+        <v>247</v>
+      </c>
+      <c r="M63" s="132" t="s">
+        <v>254</v>
+      </c>
+      <c r="N63" s="141" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="64" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="88"/>
+      <c r="B64" s="221"/>
+      <c r="C64" s="177"/>
+      <c r="D64" s="179">
+        <v>31</v>
+      </c>
+      <c r="E64" s="179"/>
+      <c r="F64" s="181"/>
+      <c r="G64" s="179"/>
+      <c r="H64" s="183"/>
+      <c r="I64" s="65" t="s">
+        <v>120</v>
+      </c>
+      <c r="J64" s="132" t="s">
+        <v>141</v>
+      </c>
+      <c r="K64" s="132" t="s">
+        <v>246</v>
+      </c>
+      <c r="L64" s="132" t="s">
+        <v>417</v>
+      </c>
+      <c r="M64" s="132" t="s">
+        <v>249</v>
+      </c>
+      <c r="N64" s="141" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="65" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="88"/>
+      <c r="B65" s="221"/>
+      <c r="C65" s="177"/>
+      <c r="D65" s="179"/>
+      <c r="E65" s="179"/>
+      <c r="F65" s="181"/>
+      <c r="G65" s="179"/>
+      <c r="H65" s="183"/>
+      <c r="I65" s="65" t="s">
+        <v>128</v>
+      </c>
+      <c r="J65" s="132" t="s">
+        <v>248</v>
+      </c>
+      <c r="K65" s="132" t="s">
+        <v>195</v>
+      </c>
+      <c r="L65" s="132" t="s">
+        <v>75</v>
+      </c>
+      <c r="M65" s="132" t="s">
+        <v>419</v>
+      </c>
+      <c r="N65" s="141" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="66" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="88"/>
+      <c r="B66" s="221"/>
+      <c r="C66" s="177"/>
+      <c r="D66" s="179">
+        <v>32</v>
+      </c>
+      <c r="E66" s="179"/>
+      <c r="F66" s="181"/>
+      <c r="G66" s="179"/>
+      <c r="H66" s="183"/>
+      <c r="I66" s="65" t="s">
+        <v>115</v>
+      </c>
+      <c r="J66" s="132" t="s">
+        <v>250</v>
+      </c>
+      <c r="K66" s="132" t="s">
+        <v>253</v>
+      </c>
+      <c r="L66" s="132" t="s">
+        <v>75</v>
+      </c>
+      <c r="M66" s="132" t="s">
+        <v>256</v>
+      </c>
+      <c r="N66" s="141" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="67" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="88"/>
+      <c r="B67" s="221"/>
+      <c r="C67" s="177"/>
+      <c r="D67" s="179"/>
+      <c r="E67" s="179"/>
+      <c r="F67" s="181"/>
+      <c r="G67" s="179"/>
+      <c r="H67" s="183"/>
+      <c r="I67" s="65" t="s">
+        <v>120</v>
+      </c>
+      <c r="J67" s="132" t="s">
+        <v>79</v>
+      </c>
+      <c r="K67" s="132" t="s">
+        <v>257</v>
+      </c>
+      <c r="L67" s="132" t="s">
+        <v>142</v>
+      </c>
+      <c r="M67" s="132" t="s">
+        <v>130</v>
+      </c>
+      <c r="N67" s="141" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="68" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="88"/>
+      <c r="B68" s="221"/>
+      <c r="C68" s="223" t="s">
+        <v>54</v>
+      </c>
+      <c r="D68" s="195">
+        <v>33</v>
+      </c>
+      <c r="E68" s="195" t="s">
+        <v>4</v>
+      </c>
+      <c r="F68" s="238" t="s">
+        <v>92</v>
+      </c>
+      <c r="G68" s="195" t="s">
+        <v>258</v>
+      </c>
+      <c r="H68" s="200" t="s">
+        <v>114</v>
+      </c>
+      <c r="I68" s="43" t="s">
+        <v>128</v>
+      </c>
+      <c r="J68" s="126" t="s">
+        <v>183</v>
+      </c>
+      <c r="K68" s="126" t="s">
+        <v>77</v>
+      </c>
+      <c r="L68" s="126" t="s">
+        <v>179</v>
+      </c>
+      <c r="M68" s="126" t="s">
+        <v>259</v>
+      </c>
+      <c r="N68" s="143" t="s">
         <v>149</v>
       </c>
-      <c r="G3" s="62" t="s">
-[...17 lines deleted...]
-      <c r="M3" s="64" t="s">
+    </row>
+    <row r="69" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="88"/>
+      <c r="B69" s="221"/>
+      <c r="C69" s="223"/>
+      <c r="D69" s="195"/>
+      <c r="E69" s="195"/>
+      <c r="F69" s="238"/>
+      <c r="G69" s="195"/>
+      <c r="H69" s="200"/>
+      <c r="I69" s="43" t="s">
+        <v>120</v>
+      </c>
+      <c r="J69" s="126" t="s">
         <v>158</v>
       </c>
-      <c r="N3" s="64" t="s">
+      <c r="K69" s="126" t="s">
+        <v>260</v>
+      </c>
+      <c r="L69" s="126" t="s">
+        <v>127</v>
+      </c>
+      <c r="M69" s="126" t="s">
+        <v>261</v>
+      </c>
+      <c r="N69" s="143" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="70" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="88"/>
+      <c r="B70" s="221"/>
+      <c r="C70" s="223"/>
+      <c r="D70" s="195">
+        <v>34</v>
+      </c>
+      <c r="E70" s="195"/>
+      <c r="F70" s="238"/>
+      <c r="G70" s="195"/>
+      <c r="H70" s="200"/>
+      <c r="I70" s="43" t="s">
+        <v>115</v>
+      </c>
+      <c r="J70" s="126" t="s">
+        <v>174</v>
+      </c>
+      <c r="K70" s="126" t="s">
+        <v>262</v>
+      </c>
+      <c r="L70" s="126" t="s">
+        <v>420</v>
+      </c>
+      <c r="M70" s="126" t="s">
+        <v>75</v>
+      </c>
+      <c r="N70" s="143" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="71" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="88"/>
+      <c r="B71" s="221"/>
+      <c r="C71" s="223"/>
+      <c r="D71" s="195"/>
+      <c r="E71" s="195"/>
+      <c r="F71" s="238"/>
+      <c r="G71" s="195"/>
+      <c r="H71" s="200"/>
+      <c r="I71" s="43" t="s">
+        <v>128</v>
+      </c>
+      <c r="J71" s="126" t="s">
+        <v>199</v>
+      </c>
+      <c r="K71" s="126" t="s">
+        <v>421</v>
+      </c>
+      <c r="L71" s="126" t="s">
+        <v>263</v>
+      </c>
+      <c r="M71" s="126" t="s">
+        <v>264</v>
+      </c>
+      <c r="N71" s="143" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="72" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="88"/>
+      <c r="B72" s="221"/>
+      <c r="C72" s="223"/>
+      <c r="D72" s="195">
+        <v>35</v>
+      </c>
+      <c r="E72" s="195"/>
+      <c r="F72" s="238"/>
+      <c r="G72" s="195"/>
+      <c r="H72" s="200"/>
+      <c r="I72" s="43" t="s">
+        <v>128</v>
+      </c>
+      <c r="J72" s="126" t="s">
+        <v>183</v>
+      </c>
+      <c r="K72" s="126" t="s">
+        <v>260</v>
+      </c>
+      <c r="L72" s="126" t="s">
+        <v>265</v>
+      </c>
+      <c r="M72" s="126" t="s">
+        <v>416</v>
+      </c>
+      <c r="N72" s="143" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="73" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="88"/>
+      <c r="B73" s="221"/>
+      <c r="C73" s="223"/>
+      <c r="D73" s="195"/>
+      <c r="E73" s="195"/>
+      <c r="F73" s="238"/>
+      <c r="G73" s="195"/>
+      <c r="H73" s="200"/>
+      <c r="I73" s="43" t="s">
+        <v>120</v>
+      </c>
+      <c r="J73" s="126" t="s">
+        <v>158</v>
+      </c>
+      <c r="K73" s="126" t="s">
+        <v>421</v>
+      </c>
+      <c r="L73" s="126" t="s">
+        <v>267</v>
+      </c>
+      <c r="M73" s="126" t="s">
+        <v>268</v>
+      </c>
+      <c r="N73" s="143" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="74" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="88"/>
+      <c r="B74" s="221"/>
+      <c r="C74" s="223"/>
+      <c r="D74" s="195">
+        <v>36</v>
+      </c>
+      <c r="E74" s="195"/>
+      <c r="F74" s="238"/>
+      <c r="G74" s="195"/>
+      <c r="H74" s="200"/>
+      <c r="I74" s="43" t="s">
+        <v>115</v>
+      </c>
+      <c r="J74" s="126" t="s">
+        <v>174</v>
+      </c>
+      <c r="K74" s="126" t="s">
+        <v>269</v>
+      </c>
+      <c r="L74" s="126" t="s">
+        <v>270</v>
+      </c>
+      <c r="M74" s="126" t="s">
+        <v>271</v>
+      </c>
+      <c r="N74" s="143" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="75" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="88"/>
+      <c r="B75" s="221"/>
+      <c r="C75" s="223"/>
+      <c r="D75" s="195"/>
+      <c r="E75" s="195"/>
+      <c r="F75" s="238"/>
+      <c r="G75" s="195"/>
+      <c r="H75" s="200"/>
+      <c r="I75" s="43" t="s">
+        <v>128</v>
+      </c>
+      <c r="J75" s="126" t="s">
+        <v>199</v>
+      </c>
+      <c r="K75" s="126" t="s">
+        <v>269</v>
+      </c>
+      <c r="L75" s="126" t="s">
+        <v>270</v>
+      </c>
+      <c r="M75" s="126" t="s">
+        <v>271</v>
+      </c>
+      <c r="N75" s="143" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="76" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="88"/>
+      <c r="B76" s="221"/>
+      <c r="C76" s="225" t="s">
+        <v>55</v>
+      </c>
+      <c r="D76" s="192">
+        <v>37</v>
+      </c>
+      <c r="E76" s="192" t="s">
+        <v>2</v>
+      </c>
+      <c r="F76" s="216" t="s">
+        <v>60</v>
+      </c>
+      <c r="G76" s="192" t="s">
+        <v>140</v>
+      </c>
+      <c r="H76" s="175" t="s">
+        <v>114</v>
+      </c>
+      <c r="I76" s="61" t="s">
+        <v>120</v>
+      </c>
+      <c r="J76" s="124" t="s">
+        <v>273</v>
+      </c>
+      <c r="K76" s="124" t="s">
+        <v>145</v>
+      </c>
+      <c r="L76" s="124" t="s">
+        <v>274</v>
+      </c>
+      <c r="M76" s="124" t="s">
+        <v>119</v>
+      </c>
+      <c r="N76" s="135" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="77" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="88"/>
+      <c r="B77" s="221"/>
+      <c r="C77" s="225"/>
+      <c r="D77" s="192"/>
+      <c r="E77" s="192"/>
+      <c r="F77" s="216"/>
+      <c r="G77" s="192"/>
+      <c r="H77" s="175"/>
+      <c r="I77" s="61" t="s">
+        <v>128</v>
+      </c>
+      <c r="J77" s="124" t="s">
+        <v>41</v>
+      </c>
+      <c r="K77" s="124" t="s">
+        <v>275</v>
+      </c>
+      <c r="L77" s="124" t="s">
+        <v>274</v>
+      </c>
+      <c r="M77" s="124" t="s">
+        <v>276</v>
+      </c>
+      <c r="N77" s="135" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="78" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="88"/>
+      <c r="B78" s="221"/>
+      <c r="C78" s="225"/>
+      <c r="D78" s="192">
+        <v>38</v>
+      </c>
+      <c r="E78" s="192"/>
+      <c r="F78" s="216"/>
+      <c r="G78" s="192"/>
+      <c r="H78" s="175"/>
+      <c r="I78" s="61" t="s">
+        <v>115</v>
+      </c>
+      <c r="J78" s="124" t="s">
+        <v>36</v>
+      </c>
+      <c r="K78" s="124" t="s">
+        <v>277</v>
+      </c>
+      <c r="L78" s="124" t="s">
+        <v>278</v>
+      </c>
+      <c r="M78" s="124" t="s">
+        <v>279</v>
+      </c>
+      <c r="N78" s="135" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="79" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="88"/>
+      <c r="B79" s="221"/>
+      <c r="C79" s="225"/>
+      <c r="D79" s="192"/>
+      <c r="E79" s="192"/>
+      <c r="F79" s="216"/>
+      <c r="G79" s="192"/>
+      <c r="H79" s="175"/>
+      <c r="I79" s="61" t="s">
+        <v>120</v>
+      </c>
+      <c r="J79" s="124" t="s">
+        <v>158</v>
+      </c>
+      <c r="K79" s="124" t="s">
+        <v>280</v>
+      </c>
+      <c r="L79" s="124" t="s">
+        <v>281</v>
+      </c>
+      <c r="M79" s="124" t="s">
+        <v>282</v>
+      </c>
+      <c r="N79" s="135" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="80" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="88"/>
+      <c r="B80" s="221"/>
+      <c r="C80" s="225"/>
+      <c r="D80" s="192">
+        <v>39</v>
+      </c>
+      <c r="E80" s="192"/>
+      <c r="F80" s="216"/>
+      <c r="G80" s="192"/>
+      <c r="H80" s="175"/>
+      <c r="I80" s="61" t="s">
+        <v>120</v>
+      </c>
+      <c r="J80" s="124" t="s">
+        <v>273</v>
+      </c>
+      <c r="K80" s="124" t="s">
+        <v>283</v>
+      </c>
+      <c r="L80" s="124" t="s">
+        <v>274</v>
+      </c>
+      <c r="M80" s="124" t="s">
+        <v>284</v>
+      </c>
+      <c r="N80" s="135" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="81" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="88"/>
+      <c r="B81" s="221"/>
+      <c r="C81" s="225"/>
+      <c r="D81" s="192"/>
+      <c r="E81" s="192"/>
+      <c r="F81" s="216"/>
+      <c r="G81" s="192"/>
+      <c r="H81" s="175"/>
+      <c r="I81" s="61" t="s">
+        <v>128</v>
+      </c>
+      <c r="J81" s="124" t="s">
+        <v>41</v>
+      </c>
+      <c r="K81" s="124" t="s">
+        <v>277</v>
+      </c>
+      <c r="L81" s="124" t="s">
+        <v>281</v>
+      </c>
+      <c r="M81" s="124" t="s">
+        <v>285</v>
+      </c>
+      <c r="N81" s="135" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="82" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="88"/>
+      <c r="B82" s="221"/>
+      <c r="C82" s="225"/>
+      <c r="D82" s="192">
+        <v>40</v>
+      </c>
+      <c r="E82" s="192"/>
+      <c r="F82" s="216"/>
+      <c r="G82" s="192"/>
+      <c r="H82" s="175"/>
+      <c r="I82" s="61" t="s">
+        <v>115</v>
+      </c>
+      <c r="J82" s="124" t="s">
+        <v>36</v>
+      </c>
+      <c r="K82" s="124" t="s">
+        <v>283</v>
+      </c>
+      <c r="L82" s="124" t="s">
+        <v>278</v>
+      </c>
+      <c r="M82" s="124" t="s">
         <v>152</v>
       </c>
-    </row>
-[...260 lines deleted...]
-      <c r="G12" s="182" t="s">
+      <c r="N82" s="135" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="83" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A83" s="88"/>
+      <c r="B83" s="222"/>
+      <c r="C83" s="226"/>
+      <c r="D83" s="193"/>
+      <c r="E83" s="193"/>
+      <c r="F83" s="217"/>
+      <c r="G83" s="193"/>
+      <c r="H83" s="186"/>
+      <c r="I83" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="J83" s="125" t="s">
+        <v>158</v>
+      </c>
+      <c r="K83" s="125" t="s">
         <v>286</v>
       </c>
-      <c r="H12" s="293" t="s">
-[...1211 lines deleted...]
-      <c r="G52" s="197" t="s">
+      <c r="L83" s="125" t="s">
         <v>287</v>
       </c>
-      <c r="H52" s="282" t="s">
-[...951 lines deleted...]
-    <row r="84" spans="1:14" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="M83" s="125" t="s">
+        <v>287</v>
+      </c>
+      <c r="N83" s="140" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="84" spans="1:14" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D84" s="13"/>
       <c r="G84" s="13"/>
       <c r="H84" s="13"/>
       <c r="I84" s="13"/>
       <c r="J84" s="13"/>
       <c r="K84" s="13"/>
     </row>
-    <row r="85" spans="1:14" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-[...31 lines deleted...]
-    <row r="89" spans="1:14" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="85" spans="1:14" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D85" s="163"/>
+      <c r="G85" s="163"/>
+      <c r="H85" s="163"/>
+      <c r="I85" s="163"/>
+      <c r="J85" s="163"/>
+      <c r="K85" s="163"/>
+    </row>
+    <row r="86" spans="1:14" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D86" s="163"/>
+      <c r="G86" s="163"/>
+      <c r="H86" s="163"/>
+      <c r="I86" s="163"/>
+      <c r="J86" s="163"/>
+      <c r="K86" s="163"/>
+    </row>
+    <row r="87" spans="1:14" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D87" s="163"/>
+      <c r="G87" s="163"/>
+      <c r="H87" s="163"/>
+      <c r="I87" s="163"/>
+      <c r="J87" s="163"/>
+      <c r="K87" s="163"/>
+    </row>
+    <row r="88" spans="1:14" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D88" s="163"/>
+      <c r="G88" s="163"/>
+      <c r="H88" s="163"/>
+      <c r="I88" s="163"/>
+      <c r="J88" s="163"/>
+      <c r="K88" s="163"/>
+    </row>
+    <row r="89" spans="1:14" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D89" s="13"/>
       <c r="G89" s="13"/>
       <c r="H89" s="13"/>
       <c r="I89" s="13"/>
       <c r="J89" s="13"/>
       <c r="K89" s="13"/>
     </row>
-    <row r="90" spans="1:14" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="90" spans="1:14" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D90" s="14"/>
       <c r="G90" s="14"/>
       <c r="H90" s="14"/>
       <c r="I90" s="14"/>
       <c r="J90" s="14"/>
       <c r="K90" s="14"/>
     </row>
-    <row r="91" spans="1:14" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="91" spans="1:14" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D91" s="14"/>
       <c r="G91" s="14"/>
       <c r="H91" s="14"/>
       <c r="I91" s="14"/>
       <c r="J91" s="14"/>
       <c r="K91" s="14"/>
     </row>
-    <row r="92" spans="1:14" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="92" spans="1:14" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D92" s="14"/>
       <c r="G92" s="14"/>
       <c r="H92" s="14"/>
       <c r="I92" s="14"/>
       <c r="J92" s="14"/>
       <c r="K92" s="14"/>
     </row>
-    <row r="93" spans="1:14" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="93" spans="1:14" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D93" s="14"/>
       <c r="G93" s="14"/>
       <c r="H93" s="14"/>
       <c r="I93" s="14"/>
       <c r="J93" s="14"/>
       <c r="K93" s="14"/>
     </row>
-    <row r="94" spans="1:14" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="94" spans="1:14" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D94" s="14"/>
       <c r="G94" s="14"/>
       <c r="H94" s="14"/>
       <c r="I94" s="14"/>
       <c r="J94" s="14"/>
       <c r="K94" s="14"/>
     </row>
-    <row r="95" spans="1:14" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="95" spans="1:14" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D95" s="14"/>
       <c r="G95" s="14"/>
       <c r="H95" s="14"/>
       <c r="I95" s="14"/>
       <c r="J95" s="14"/>
       <c r="K95" s="14"/>
     </row>
-    <row r="96" spans="1:14" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="96" spans="1:14" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D96" s="14"/>
       <c r="G96" s="14"/>
       <c r="H96" s="14"/>
       <c r="I96" s="14"/>
       <c r="J96" s="14"/>
       <c r="K96" s="14"/>
     </row>
-    <row r="97" spans="4:11" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="97" spans="4:11" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D97" s="14"/>
       <c r="G97" s="14"/>
       <c r="H97" s="14"/>
       <c r="I97" s="14"/>
       <c r="J97" s="14"/>
       <c r="K97" s="14"/>
     </row>
-    <row r="98" spans="4:11" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="98" spans="4:11" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D98" s="14"/>
       <c r="G98" s="14"/>
       <c r="H98" s="14"/>
       <c r="I98" s="14"/>
       <c r="J98" s="14"/>
       <c r="K98" s="14"/>
     </row>
-    <row r="99" spans="4:11" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="99" spans="4:11" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D99" s="14"/>
       <c r="G99" s="14"/>
       <c r="H99" s="14"/>
       <c r="I99" s="14"/>
       <c r="J99" s="14"/>
       <c r="K99" s="14"/>
     </row>
-    <row r="100" spans="4:11" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="100" spans="4:11" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D100" s="14"/>
       <c r="G100" s="14"/>
       <c r="H100" s="14"/>
       <c r="I100" s="14"/>
       <c r="J100" s="14"/>
       <c r="K100" s="14"/>
     </row>
-    <row r="101" spans="4:11" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="101" spans="4:11" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D101" s="14"/>
       <c r="G101" s="14"/>
       <c r="H101" s="14"/>
       <c r="I101" s="14"/>
       <c r="J101" s="14"/>
       <c r="K101" s="14"/>
     </row>
-    <row r="102" spans="4:11" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="102" spans="4:11" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D102" s="13"/>
       <c r="G102" s="13"/>
       <c r="H102" s="13"/>
       <c r="I102" s="13"/>
       <c r="J102" s="13"/>
       <c r="K102" s="13"/>
     </row>
-    <row r="103" spans="4:11" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="103" spans="4:11" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D103" s="14"/>
       <c r="G103" s="14"/>
       <c r="H103" s="14"/>
       <c r="I103" s="14"/>
       <c r="J103" s="14"/>
       <c r="K103" s="14"/>
     </row>
-    <row r="104" spans="4:11" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="104" spans="4:11" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D104" s="14"/>
       <c r="G104" s="14"/>
       <c r="H104" s="14"/>
       <c r="I104" s="14"/>
       <c r="J104" s="14"/>
       <c r="K104" s="14"/>
     </row>
-    <row r="105" spans="4:11" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="105" spans="4:11" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D105" s="14"/>
       <c r="G105" s="14"/>
       <c r="H105" s="14"/>
       <c r="I105" s="14"/>
       <c r="J105" s="14"/>
       <c r="K105" s="14"/>
     </row>
-    <row r="106" spans="4:11" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="106" spans="4:11" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D106" s="14"/>
       <c r="G106" s="14"/>
       <c r="H106" s="14"/>
       <c r="I106" s="14"/>
       <c r="J106" s="14"/>
       <c r="K106" s="14"/>
     </row>
-    <row r="107" spans="4:11" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="107" spans="4:11" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D107" s="14"/>
       <c r="G107" s="14"/>
       <c r="H107" s="14"/>
       <c r="I107" s="14"/>
       <c r="J107" s="14"/>
       <c r="K107" s="14"/>
     </row>
-    <row r="108" spans="4:11" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="108" spans="4:11" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D108" s="14"/>
       <c r="G108" s="14"/>
       <c r="H108" s="14"/>
       <c r="I108" s="14"/>
       <c r="J108" s="14"/>
       <c r="K108" s="14"/>
     </row>
-    <row r="109" spans="4:11" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="109" spans="4:11" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D109" s="14"/>
       <c r="G109" s="14"/>
       <c r="H109" s="14"/>
       <c r="I109" s="14"/>
       <c r="J109" s="14"/>
       <c r="K109" s="14"/>
     </row>
-    <row r="110" spans="4:11" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="110" spans="4:11" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D110" s="14"/>
       <c r="G110" s="14"/>
       <c r="H110" s="14"/>
       <c r="I110" s="14"/>
       <c r="J110" s="14"/>
       <c r="K110" s="14"/>
     </row>
-    <row r="111" spans="4:11" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="111" spans="4:11" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D111" s="14"/>
       <c r="G111" s="14"/>
       <c r="H111" s="14"/>
       <c r="I111" s="14"/>
       <c r="J111" s="14"/>
       <c r="K111" s="14"/>
     </row>
-    <row r="112" spans="4:11" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="112" spans="4:11" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D112" s="14"/>
       <c r="G112" s="14"/>
       <c r="H112" s="14"/>
       <c r="I112" s="14"/>
       <c r="J112" s="14"/>
       <c r="K112" s="14"/>
     </row>
-    <row r="113" spans="4:11" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="113" spans="4:11" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D113" s="14"/>
       <c r="G113" s="14"/>
       <c r="H113" s="14"/>
       <c r="I113" s="14"/>
       <c r="J113" s="14"/>
       <c r="K113" s="14"/>
     </row>
-    <row r="114" spans="4:11" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="114" spans="4:11" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D114" s="14"/>
       <c r="G114" s="14"/>
       <c r="H114" s="14"/>
       <c r="I114" s="14"/>
       <c r="J114" s="14"/>
       <c r="K114" s="14"/>
     </row>
-    <row r="115" spans="4:11" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="115" spans="4:11" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D115" s="14"/>
       <c r="G115" s="14"/>
       <c r="H115" s="14"/>
       <c r="I115" s="14"/>
       <c r="J115" s="14"/>
       <c r="K115" s="14"/>
     </row>
-    <row r="116" spans="4:11" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="116" spans="4:11" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D116" s="14"/>
       <c r="G116" s="14"/>
       <c r="H116" s="14"/>
       <c r="I116" s="14"/>
       <c r="J116" s="14"/>
       <c r="K116" s="14"/>
     </row>
-    <row r="117" spans="4:11" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="117" spans="4:11" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D117" s="14"/>
       <c r="G117" s="14"/>
       <c r="H117" s="14"/>
       <c r="I117" s="14"/>
       <c r="J117" s="14"/>
       <c r="K117" s="14"/>
     </row>
-    <row r="118" spans="4:11" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="118" spans="4:11" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D118" s="14"/>
       <c r="G118" s="14"/>
       <c r="H118" s="14"/>
       <c r="I118" s="14"/>
       <c r="J118" s="14"/>
       <c r="K118" s="14"/>
     </row>
-    <row r="119" spans="4:11" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="119" spans="4:11" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D119" s="14"/>
       <c r="G119" s="14"/>
       <c r="H119" s="14"/>
       <c r="I119" s="14"/>
       <c r="J119" s="14"/>
       <c r="K119" s="14"/>
     </row>
-    <row r="120" spans="4:11" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="120" spans="4:11" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D120" s="14"/>
       <c r="G120" s="14"/>
       <c r="H120" s="14"/>
       <c r="I120" s="14"/>
       <c r="J120" s="14"/>
       <c r="K120" s="14"/>
     </row>
-    <row r="121" spans="4:11" ht="14.4" customHeight="1" x14ac:dyDescent="0.3"/>
-[...7 lines deleted...]
-    <row r="129" ht="14.4" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="121" spans="4:11" ht="14.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="122" spans="4:11" ht="14.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="123" spans="4:11" ht="14.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="124" spans="4:11" ht="14.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="125" spans="4:11" ht="14.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="126" spans="4:11" ht="14.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="127" spans="4:11" ht="14.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="128" spans="4:11" ht="14.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="129" ht="14.45" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <customSheetViews>
     <customSheetView guid="{EE661246-F013-42F7-9C39-90F09D20C236}" showPageBreaks="1" fitToPage="1" printArea="1" topLeftCell="A31">
       <selection activeCell="K62" sqref="K62"/>
-      <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+      <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
       <pageSetup paperSize="8" scale="75" orientation="landscape" r:id="rId1"/>
     </customSheetView>
   </customSheetViews>
   <mergeCells count="98">
+    <mergeCell ref="E4:E11"/>
+    <mergeCell ref="E20:E27"/>
+    <mergeCell ref="F20:F27"/>
+    <mergeCell ref="G20:G27"/>
+    <mergeCell ref="F52:F59"/>
+    <mergeCell ref="E52:E59"/>
+    <mergeCell ref="E36:E43"/>
+    <mergeCell ref="E12:E19"/>
+    <mergeCell ref="F12:F19"/>
+    <mergeCell ref="F4:F11"/>
+    <mergeCell ref="G4:G11"/>
+    <mergeCell ref="G76:G83"/>
+    <mergeCell ref="F44:F51"/>
+    <mergeCell ref="E44:E51"/>
+    <mergeCell ref="G36:G43"/>
+    <mergeCell ref="F36:F43"/>
+    <mergeCell ref="G68:G75"/>
+    <mergeCell ref="G52:G59"/>
+    <mergeCell ref="E76:E83"/>
+    <mergeCell ref="E68:E75"/>
+    <mergeCell ref="F68:F75"/>
+    <mergeCell ref="B20:B35"/>
+    <mergeCell ref="B36:B59"/>
+    <mergeCell ref="B60:B83"/>
+    <mergeCell ref="C68:C75"/>
+    <mergeCell ref="C52:C59"/>
+    <mergeCell ref="C76:C83"/>
+    <mergeCell ref="C36:C43"/>
+    <mergeCell ref="C44:C51"/>
+    <mergeCell ref="C28:C35"/>
+    <mergeCell ref="C20:C27"/>
+    <mergeCell ref="C12:C19"/>
+    <mergeCell ref="F76:F83"/>
+    <mergeCell ref="E28:E35"/>
+    <mergeCell ref="F28:F35"/>
+    <mergeCell ref="D80:D81"/>
+    <mergeCell ref="D82:D83"/>
+    <mergeCell ref="D52:D53"/>
+    <mergeCell ref="D12:D13"/>
+    <mergeCell ref="D14:D15"/>
+    <mergeCell ref="D72:D73"/>
+    <mergeCell ref="D74:D75"/>
+    <mergeCell ref="D58:D59"/>
+    <mergeCell ref="D68:D69"/>
+    <mergeCell ref="B2:B3"/>
+    <mergeCell ref="D2:D3"/>
+    <mergeCell ref="D4:D5"/>
+    <mergeCell ref="B4:B19"/>
+    <mergeCell ref="D70:D71"/>
+    <mergeCell ref="C4:C11"/>
+    <mergeCell ref="D26:D27"/>
+    <mergeCell ref="D28:D29"/>
+    <mergeCell ref="D30:D31"/>
+    <mergeCell ref="D32:D33"/>
+    <mergeCell ref="D34:D35"/>
+    <mergeCell ref="D16:D17"/>
+    <mergeCell ref="D18:D19"/>
+    <mergeCell ref="D20:D21"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="D6:D7"/>
+    <mergeCell ref="D8:D9"/>
+    <mergeCell ref="D10:D11"/>
+    <mergeCell ref="H2:J2"/>
+    <mergeCell ref="H76:H83"/>
+    <mergeCell ref="H52:H59"/>
+    <mergeCell ref="H68:H75"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="D48:D49"/>
+    <mergeCell ref="D50:D51"/>
+    <mergeCell ref="D76:D77"/>
+    <mergeCell ref="D78:D79"/>
+    <mergeCell ref="D36:D37"/>
+    <mergeCell ref="D38:D39"/>
+    <mergeCell ref="D40:D41"/>
+    <mergeCell ref="D42:D43"/>
+    <mergeCell ref="D44:D45"/>
+    <mergeCell ref="H28:H35"/>
+    <mergeCell ref="H36:H43"/>
+    <mergeCell ref="H44:H51"/>
+    <mergeCell ref="G12:G19"/>
+    <mergeCell ref="G28:G35"/>
+    <mergeCell ref="G44:G51"/>
     <mergeCell ref="L2:N2"/>
     <mergeCell ref="H4:H11"/>
     <mergeCell ref="C60:C67"/>
     <mergeCell ref="D60:D61"/>
     <mergeCell ref="E60:E67"/>
     <mergeCell ref="F60:F67"/>
     <mergeCell ref="G60:G67"/>
     <mergeCell ref="H60:H67"/>
     <mergeCell ref="D62:D63"/>
     <mergeCell ref="D64:D65"/>
     <mergeCell ref="D66:D67"/>
     <mergeCell ref="D54:D55"/>
     <mergeCell ref="D56:D57"/>
     <mergeCell ref="D46:D47"/>
     <mergeCell ref="H12:H19"/>
     <mergeCell ref="H20:H27"/>
-    <mergeCell ref="H28:H35"/>
-[...80 lines deleted...]
-    <mergeCell ref="G4:G11"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
+  <hyperlinks>
+    <hyperlink ref="K4" r:id="rId2" xr:uid="{FA1AE3ED-1555-46D6-B1D9-8F4B97AE5B0C}"/>
+    <hyperlink ref="L4" r:id="rId3" xr:uid="{F321EB33-E6F7-4F57-A602-AD119AB245FA}"/>
+    <hyperlink ref="M4" r:id="rId4" xr:uid="{1B0E7D2F-A44B-494D-86B4-8EAF0031E50D}"/>
+    <hyperlink ref="N4" r:id="rId5" xr:uid="{A72C2A11-B134-40EA-949A-2B544E995F71}"/>
+    <hyperlink ref="K5" r:id="rId6" xr:uid="{7DDBC3F2-CBA0-428F-B036-B8BE0F4E4203}"/>
+    <hyperlink ref="L7" r:id="rId7" xr:uid="{0B9F3A87-3027-4160-9366-8209BCCC5EC0}"/>
+    <hyperlink ref="N28" r:id="rId8" xr:uid="{EAA45F4E-D528-496A-80C8-1F26EC0FF2D7}"/>
+    <hyperlink ref="N30" r:id="rId9" xr:uid="{D7BC4F68-ABD7-4718-B04D-FD72BB1F8AF2}"/>
+    <hyperlink ref="M76" r:id="rId10" xr:uid="{D12121C1-9BCF-470D-91CB-47B05E2E4B62}"/>
+    <hyperlink ref="M77" r:id="rId11" xr:uid="{F7EB132F-737C-4938-A178-87DE54A1CA07}"/>
+    <hyperlink ref="M79" r:id="rId12" xr:uid="{7FB9E506-1FF8-493A-84B0-7487395C2D09}"/>
+    <hyperlink ref="L5" r:id="rId13" xr:uid="{5816CA02-5597-4577-AC36-84B319918535}"/>
+    <hyperlink ref="M5" r:id="rId14" xr:uid="{E84226F2-2762-427C-B16D-C3A95D429DFF}"/>
+    <hyperlink ref="L40" r:id="rId15" xr:uid="{859BAF02-46A8-41EE-812C-7D4ED95DAB77}"/>
+    <hyperlink ref="L42" r:id="rId16" xr:uid="{B88B4CC4-555A-4756-AE41-2DCD5287F0D3}"/>
+    <hyperlink ref="N5" r:id="rId17" xr:uid="{B6A58753-FA99-4CB1-9922-F37300AA8A9B}"/>
+    <hyperlink ref="N7" r:id="rId18" xr:uid="{8DDC53AE-47C9-48F1-9CD9-9433DC97A40D}"/>
+    <hyperlink ref="N37" r:id="rId19" xr:uid="{1CE10ACE-D1A9-4A70-B9BD-E66259117ED7}"/>
+    <hyperlink ref="N39" r:id="rId20" xr:uid="{63993B2F-9874-470B-B017-07711D81A896}"/>
+    <hyperlink ref="N45" r:id="rId21" display="3:3 Manndeckung, ganzes feld" xr:uid="{D3419931-3900-411B-96EB-048C4DF6C568}"/>
+    <hyperlink ref="N47" r:id="rId22" display="3:3 Manndeckung, ganzes Feld" xr:uid="{D118E119-E89C-4D7A-B6F0-E5399216A520}"/>
+    <hyperlink ref="M49" r:id="rId23" xr:uid="{89C89A2F-85A4-4776-84E1-83B3C300B173}"/>
+    <hyperlink ref="M51" r:id="rId24" xr:uid="{BF1ED1D9-32DF-4683-85AC-0C7FC2CA5D11}"/>
+    <hyperlink ref="K6" r:id="rId25" xr:uid="{AD06A3AA-A9AB-42AE-98C5-66D96C6ECA40}"/>
+    <hyperlink ref="K8" r:id="rId26" xr:uid="{19712F73-72A7-43AA-8755-43318801F97F}"/>
+    <hyperlink ref="L6" r:id="rId27" xr:uid="{3FF62847-5281-4CBB-B2FA-42A38AC72F81}"/>
+    <hyperlink ref="M6" r:id="rId28" xr:uid="{57D13BA4-4A6A-4CAD-A913-A78754B661B6}"/>
+    <hyperlink ref="L69" r:id="rId29" xr:uid="{819B7709-1941-4028-8141-C5C2EB36E263}"/>
+    <hyperlink ref="K7" r:id="rId30" xr:uid="{7C1AFB95-FE99-46F0-9B33-18566985631E}"/>
+    <hyperlink ref="K10" r:id="rId31" xr:uid="{508F3CBA-264A-48B2-89D0-3C1812F9A5F9}"/>
+    <hyperlink ref="L8" r:id="rId32" xr:uid="{2459649B-CB23-413F-8C92-4B9E00DC46BE}"/>
+    <hyperlink ref="M8" r:id="rId33" display="1:1 in Ecke, Tor zur Ecke" xr:uid="{AC76A254-7152-447F-863F-C80A2B9A8E91}"/>
+    <hyperlink ref="M11" r:id="rId34" xr:uid="{469D69C6-665A-45C0-90B3-752DB8B48137}"/>
+    <hyperlink ref="M7" r:id="rId35" xr:uid="{0DC49F12-2D83-4727-9515-D4D3C3BD9D8C}"/>
+    <hyperlink ref="M52" r:id="rId36" xr:uid="{B3354DA9-409A-4774-9D5A-92ABDC6D51BC}"/>
+    <hyperlink ref="M56" r:id="rId37" xr:uid="{507A2008-0F8C-4DE4-994C-FFF0B443E37C}"/>
+    <hyperlink ref="M59" r:id="rId38" xr:uid="{5F60DEC1-809E-49CB-8B16-84D9AF66E8D3}"/>
+    <hyperlink ref="M67" r:id="rId39" xr:uid="{C041D6C0-E260-4AC8-A044-1414C03BD183}"/>
+    <hyperlink ref="N8" r:id="rId40" xr:uid="{799A3223-A2D1-407C-A4A1-7DEE07DC8593}"/>
+    <hyperlink ref="N48" r:id="rId41" xr:uid="{34185F49-A898-4E33-AC76-00B3A249D6F2}"/>
+    <hyperlink ref="M55" r:id="rId42" xr:uid="{084F8BE1-D5AB-4033-9871-A195B42CC51A}"/>
+    <hyperlink ref="N10" r:id="rId43" xr:uid="{057D65B7-77A1-4B40-A857-979A7147A260}"/>
+    <hyperlink ref="K9" r:id="rId44" xr:uid="{12D5CF4A-896A-4FA3-BE41-C43280319E0C}"/>
+    <hyperlink ref="K11" r:id="rId45" xr:uid="{B9B08F74-8F35-4F19-B162-1AD68A9E3E1E}"/>
+    <hyperlink ref="L9" r:id="rId46" xr:uid="{126F4361-A8CA-4904-8C32-C37875057A55}"/>
+    <hyperlink ref="M9" r:id="rId47" xr:uid="{04AF7FB3-5DD2-412B-A751-4CA85E3DBF01}"/>
+    <hyperlink ref="N9" r:id="rId48" display="3:3 ganzes Feld" xr:uid="{57D8C11C-0243-4CE6-A50A-4CFA03C4D151}"/>
+    <hyperlink ref="N11" r:id="rId49" display="3:3 ganzes Feld" xr:uid="{415E72D6-4E29-43D1-87B7-16705913E651}"/>
+    <hyperlink ref="N13" r:id="rId50" display="3:3 ganzes Feld" xr:uid="{BF20DD3B-8FA3-4B54-B1CE-FE38B30C2DC6}"/>
+    <hyperlink ref="N15" r:id="rId51" display="3:3 ganzes Feld" xr:uid="{C19A4586-802B-4057-94D5-7F2F2E9468A5}"/>
+    <hyperlink ref="N17" r:id="rId52" display="3:3 ganzes Feld" xr:uid="{338559AB-D7FB-4A8D-9039-B514326E9503}"/>
+    <hyperlink ref="N19" r:id="rId53" display="3:3 ganzes Feld" xr:uid="{67C21AE8-515A-4EB5-AFDB-35B67A7F0B36}"/>
+    <hyperlink ref="N35" r:id="rId54" display="3:3 ganzes Feld" xr:uid="{176BFDA2-CA17-4CE3-8243-4EFC5667370E}"/>
+    <hyperlink ref="N41" r:id="rId55" display="3:3 ganzes Feld" xr:uid="{DADAF038-DD27-4779-AE8E-9071A22F5DC2}"/>
+    <hyperlink ref="N43" r:id="rId56" display="3:3 ganzes Feld" xr:uid="{7A67FA34-4268-452A-8D37-8A941A815EFA}"/>
+    <hyperlink ref="N44" r:id="rId57" display="3:3 ganzes Feld" xr:uid="{E4230342-9BF8-49EC-BDC0-7520257B3767}"/>
+    <hyperlink ref="N20" r:id="rId58" xr:uid="{8FC131DA-762E-46B9-B779-4166C3F3B3F8}"/>
+    <hyperlink ref="N21" r:id="rId59" xr:uid="{C90A5DE9-D4BC-4DB7-9EE4-007529F65E29}"/>
+    <hyperlink ref="N23" r:id="rId60" xr:uid="{EE6E861A-530B-4FDF-9171-A63AEC502475}"/>
+    <hyperlink ref="N25" r:id="rId61" xr:uid="{7B08B350-1989-4B39-B61A-6EF33C6EC15C}"/>
+    <hyperlink ref="N27" r:id="rId62" xr:uid="{3388C985-FE25-4D50-8275-1FC52BB3FCD9}"/>
+    <hyperlink ref="N49" r:id="rId63" xr:uid="{BC5B4EC1-C439-4953-B139-638F0900EA44}"/>
+    <hyperlink ref="N50" r:id="rId64" xr:uid="{5805B2B8-CD75-4B09-80B0-B469C72C0B86}"/>
+    <hyperlink ref="N51" r:id="rId65" xr:uid="{F68B7773-ED69-4FBB-B336-2CF9D1DC6A8F}"/>
+    <hyperlink ref="N52" r:id="rId66" xr:uid="{B137BA23-0A25-470F-9AFF-497A8950E75C}"/>
+    <hyperlink ref="N54" r:id="rId67" xr:uid="{01D2D896-8391-4336-AA64-9FFDF63EF329}"/>
+    <hyperlink ref="N56" r:id="rId68" xr:uid="{D2AB249B-F317-4CBB-87DF-5542082E3A81}"/>
+    <hyperlink ref="N57" r:id="rId69" xr:uid="{6F94C772-7A84-4C35-A664-CB08565AE25B}"/>
+    <hyperlink ref="N58" r:id="rId70" xr:uid="{66AE97B1-7CAC-402A-94AE-5D4E43AD2A68}"/>
+    <hyperlink ref="N59" r:id="rId71" xr:uid="{74FEC04A-80EB-4F02-AE0B-35873B142BB2}"/>
+    <hyperlink ref="N61" r:id="rId72" xr:uid="{2F751273-379A-4B42-8218-404CFFA26054}"/>
+    <hyperlink ref="N62" r:id="rId73" xr:uid="{DA51072C-597E-4FCE-BDF7-6EC1F0223ADF}"/>
+    <hyperlink ref="N63" r:id="rId74" xr:uid="{5F26C0CD-2118-473B-9A17-9237C6CFC524}"/>
+    <hyperlink ref="N66" r:id="rId75" xr:uid="{68743863-D197-44D3-BAEF-8162CFCBB21F}"/>
+    <hyperlink ref="N67" r:id="rId76" xr:uid="{D3CAA32A-0381-469F-A965-F74965C9E820}"/>
+    <hyperlink ref="N71" r:id="rId77" xr:uid="{64626A7D-E845-4C0D-801F-76BF53C023D6}"/>
+    <hyperlink ref="N73" r:id="rId78" xr:uid="{B1612678-3584-42DF-8244-486596DE9B78}"/>
+    <hyperlink ref="N77" r:id="rId79" display="3:3 ganzes Feld" xr:uid="{E794F03F-6A9C-4A68-A4D2-9210EE5669F3}"/>
+    <hyperlink ref="N79" r:id="rId80" display="3:3 ganzes Feld" xr:uid="{D0EE7525-CA8D-45F0-89DA-82BED667F986}"/>
+    <hyperlink ref="N81" r:id="rId81" display="3:3 ganzes Feld" xr:uid="{A1BB0F2A-1FB3-47DD-973E-DF0C77C98961}"/>
+    <hyperlink ref="N82" r:id="rId82" display="3:3 ganzes Feld" xr:uid="{3E2C052A-CE12-41B7-9C78-9B3ACC514DEA}"/>
+    <hyperlink ref="N83" r:id="rId83" xr:uid="{9051DB7D-CBCF-4C6D-9690-FD07EC563C44}"/>
+    <hyperlink ref="M83" r:id="rId84" xr:uid="{0D9C3668-BE3E-4C6C-A8E2-E3839468AF1E}"/>
+    <hyperlink ref="L83" r:id="rId85" xr:uid="{D3950499-6E82-4E94-82D1-544B7414A267}"/>
+    <hyperlink ref="K83" r:id="rId86" xr:uid="{6F433F5D-9308-4178-B011-2CCEC2268F0E}"/>
+    <hyperlink ref="L10" r:id="rId87" xr:uid="{F148C5BC-EA18-4535-A0B2-8B2733E00FFF}"/>
+    <hyperlink ref="M10" r:id="rId88" xr:uid="{734A5588-50C3-4001-98C9-3C558D034413}"/>
+    <hyperlink ref="L11" r:id="rId89" xr:uid="{98060C62-231F-48D1-A8F9-086782A3F806}"/>
+    <hyperlink ref="L12" r:id="rId90" xr:uid="{977C576A-D37C-4153-B388-E5B9FB7140DA}"/>
+    <hyperlink ref="L13" r:id="rId91" xr:uid="{B62E4E1B-D698-4486-8602-71D93AEE91F7}"/>
+    <hyperlink ref="L14" r:id="rId92" xr:uid="{CFF23620-8EFA-460A-A220-CBB834E59BC1}"/>
+    <hyperlink ref="L15" r:id="rId93" xr:uid="{340ABB09-DEF4-451C-B093-C0EDA48C85AF}"/>
+    <hyperlink ref="M12" r:id="rId94" xr:uid="{0B392DA8-8321-447A-9BC6-80CFD10A43E0}"/>
+    <hyperlink ref="M14" r:id="rId95" xr:uid="{52CE72F0-74FC-4098-8C50-788225754560}"/>
+    <hyperlink ref="M68" r:id="rId96" xr:uid="{02EF7580-7D8D-4E59-8E6A-8E3F0B01D0D7}"/>
+    <hyperlink ref="L71" r:id="rId97" xr:uid="{CB4B3104-8AEC-4A03-8D6D-9900A0CCD38C}"/>
+    <hyperlink ref="N6" r:id="rId98" xr:uid="{3C4C9B98-A103-4AEC-B6C0-5E04A426A795}"/>
+    <hyperlink ref="K12" r:id="rId99" xr:uid="{6F870B78-0446-4902-9BB9-2BECCC7FA351}"/>
+    <hyperlink ref="M13" r:id="rId100" display="2:2 Ligaspiel, 3 Felder" xr:uid="{B79D1D25-7471-4B9A-AC8E-D5E1201C5807}"/>
+    <hyperlink ref="M15" r:id="rId101" display="2:2 Ligaspiel, 3 Felder" xr:uid="{7F2D544E-1E08-4504-9A2F-363673DC5B59}"/>
+    <hyperlink ref="K13" r:id="rId102" xr:uid="{411D47F7-0254-4ED2-AF55-689B481EA956}"/>
+    <hyperlink ref="K15" r:id="rId103" xr:uid="{15D567E9-63CA-414D-ABE8-5C60F8AD8442}"/>
+    <hyperlink ref="K76" r:id="rId104" xr:uid="{03AC05C2-9AE4-4349-B4CB-688E7027C6E8}"/>
+    <hyperlink ref="K14" r:id="rId105" xr:uid="{ECDCFD3D-C92E-4316-BB03-F1C714AD8BE3}"/>
+    <hyperlink ref="K20" r:id="rId106" xr:uid="{A2D798A5-C58F-4587-B2C5-27D9D685202E}"/>
+    <hyperlink ref="K16" r:id="rId107" xr:uid="{B8CCB0DB-0F75-4631-8A80-6EFF22FB5763}"/>
+    <hyperlink ref="K18" r:id="rId108" xr:uid="{9171C647-94B2-4021-8A38-2CEF0CCF93C5}"/>
+    <hyperlink ref="K26" r:id="rId109" xr:uid="{9D9ADFFE-EC8B-41D5-8177-7934EAA1744D}"/>
+    <hyperlink ref="L16" r:id="rId110" xr:uid="{B81B0A90-C352-4D2D-8A3D-3E41B168B113}"/>
+    <hyperlink ref="L18" r:id="rId111" xr:uid="{6E25628A-CE33-4067-AC8F-140A14EF394A}"/>
+    <hyperlink ref="K58" r:id="rId112" xr:uid="{A23E436C-D973-473D-BAC6-2BAFE9D79C5E}"/>
+    <hyperlink ref="L55" r:id="rId113" xr:uid="{9C4A8F57-065C-4783-8B57-CD7F31410A6E}"/>
+    <hyperlink ref="M16" r:id="rId114" xr:uid="{0A00EC13-1254-404B-8020-549EA61AFCC7}"/>
+    <hyperlink ref="M18" r:id="rId115" xr:uid="{B8409359-79D0-43B7-9B04-FB88049D67E3}"/>
+    <hyperlink ref="N29" r:id="rId116" xr:uid="{8D9C35B6-8814-445F-AC2A-E064904DA54F}"/>
+    <hyperlink ref="N68" r:id="rId117" xr:uid="{FCD4958F-FC95-4BA1-A266-48BF2D8174B1}"/>
+    <hyperlink ref="M69" r:id="rId118" display="2:2 plus 1 quer, Direktabschluss" xr:uid="{91C2A839-64B6-49F3-A181-5BE2F852296A}"/>
+    <hyperlink ref="K17" r:id="rId119" xr:uid="{26498508-CE5D-4108-B3DE-41043828FBD6}"/>
+    <hyperlink ref="K19" r:id="rId120" xr:uid="{BAA469C3-12B7-434F-9C7B-F2EF84CDD72A}"/>
+    <hyperlink ref="L17" r:id="rId121" xr:uid="{5FAFB0CB-17F8-45DA-8883-7604623755AF}"/>
+    <hyperlink ref="L19" r:id="rId122" xr:uid="{CEEF62A3-B9FC-497A-9822-C8E4C2666DB7}"/>
+    <hyperlink ref="M26" r:id="rId123" xr:uid="{B0F64262-E030-495F-85F1-8A6026919FAB}"/>
+    <hyperlink ref="L27" r:id="rId124" xr:uid="{289EFBCB-4145-4BE1-AB07-F60FD62D0B54}"/>
+    <hyperlink ref="M82" r:id="rId125" xr:uid="{F4134529-AC84-475A-915F-ABB893920623}"/>
+    <hyperlink ref="K69" r:id="rId126" xr:uid="{2A286B77-3163-4E92-B571-0358A0692627}"/>
+    <hyperlink ref="K72" r:id="rId127" xr:uid="{5A34653C-593F-4451-8B6F-649FB0150C9D}"/>
+    <hyperlink ref="M17" r:id="rId128" xr:uid="{0CA9BC14-96B6-410E-8C2E-9701542ACE61}"/>
+    <hyperlink ref="M19" r:id="rId129" xr:uid="{0692EA22-DE63-4237-9568-C24EBB1B531E}"/>
+    <hyperlink ref="M24" r:id="rId130" xr:uid="{77D11B84-8A38-41B6-A7DB-F71F3BC266A1}"/>
+    <hyperlink ref="M27" r:id="rId131" xr:uid="{05F268E6-7817-4C7E-99A8-8748427C09B7}"/>
+    <hyperlink ref="N26" r:id="rId132" xr:uid="{5C795319-6F42-47B7-96EC-E8F406AE95D0}"/>
+    <hyperlink ref="M46" r:id="rId133" xr:uid="{BE9A4335-D805-41F6-BB29-5108DD51D330}"/>
+    <hyperlink ref="N46" r:id="rId134" xr:uid="{90D3D536-AF0F-49C9-84F3-8F2D74361B1A}"/>
+    <hyperlink ref="M66" r:id="rId135" xr:uid="{219C939A-9FE8-4496-969C-510E3A31F684}"/>
+    <hyperlink ref="K55" r:id="rId136" xr:uid="{76BEA9D7-60CB-49F6-B330-B6C108673664}"/>
+    <hyperlink ref="K59" r:id="rId137" xr:uid="{45DD3702-40A4-4173-9C87-EDE98617CF59}"/>
+    <hyperlink ref="L20" r:id="rId138" xr:uid="{C2433CE6-2AB3-4A39-9F2B-D1691CE428C2}"/>
+    <hyperlink ref="K52" r:id="rId139" xr:uid="{C8D66A2C-C872-442C-9AEB-D9F355D30649}"/>
+    <hyperlink ref="M20" r:id="rId140" xr:uid="{A99757A9-D2BE-4AA7-83DA-815E108472C7}"/>
+    <hyperlink ref="L52" r:id="rId141" xr:uid="{840C50A2-7DEA-4CA9-B656-0DF4AAC802D0}"/>
+    <hyperlink ref="K54" r:id="rId142" xr:uid="{299F98A2-8887-4444-B2AE-74217D8E7899}"/>
+    <hyperlink ref="K21" r:id="rId143" xr:uid="{C4C0FA14-9FAD-4923-8954-6B2B3786FE1D}"/>
+    <hyperlink ref="K23" r:id="rId144" xr:uid="{B9BA6029-FF5A-4E39-AF3B-6A4932E75BE8}"/>
+    <hyperlink ref="L21" r:id="rId145" xr:uid="{5DEB6B8D-239F-46ED-9A4A-6B7CCD38F467}"/>
+    <hyperlink ref="L54" r:id="rId146" xr:uid="{4B4DAB83-D32B-48F9-9F04-342552438AC5}"/>
+    <hyperlink ref="K56" r:id="rId147" xr:uid="{7AFB9D59-5AF5-4C13-896D-2DAA75FCD286}"/>
+    <hyperlink ref="M21" r:id="rId148" display="2:2 plus 2 &quot;NHL&quot;" xr:uid="{19F0B282-9096-45D3-89FF-F519F1E44959}"/>
+    <hyperlink ref="M25" r:id="rId149" display="2:2 plus 2 NHL" xr:uid="{9EA48BE4-BB10-4BBA-B0F4-1255192FCFFE}"/>
+    <hyperlink ref="M54" r:id="rId150" display="2:2 mit Aussenstationen NHL" xr:uid="{70F0F89A-5C17-45F3-89AA-324597C800CA}"/>
+    <hyperlink ref="L56" r:id="rId151" display="2:2 mit Aussenstationen NHL" xr:uid="{B19AAE25-EA34-45B2-A4D2-656B1DF7A71B}"/>
+    <hyperlink ref="K22" r:id="rId152" xr:uid="{AB72942E-F498-4F98-B63E-70342DC78AA7}"/>
+    <hyperlink ref="L22" r:id="rId153" xr:uid="{12D1DF85-64D0-4DDD-AB13-B545FF793977}"/>
+    <hyperlink ref="M22" r:id="rId154" xr:uid="{FA97D6E6-EEFC-4619-B5B9-A66164EE31C7}"/>
+    <hyperlink ref="L23" r:id="rId155" xr:uid="{714C6126-0727-4C73-A075-9E1A325EE722}"/>
+    <hyperlink ref="M23" r:id="rId156" xr:uid="{642AEC92-E7A2-4A58-8E05-77ED21B400C0}"/>
+    <hyperlink ref="K24" r:id="rId157" xr:uid="{37B73A65-16F3-47EB-A0BB-E4535953DA2C}"/>
+    <hyperlink ref="L25" r:id="rId158" xr:uid="{C0BFA526-68FD-4377-94EF-2DAE9336B56D}"/>
+    <hyperlink ref="L24" r:id="rId159" xr:uid="{E680C653-1675-4EB6-AAEA-1D1AC5622BCF}"/>
+    <hyperlink ref="L61" r:id="rId160" xr:uid="{C7AB539A-8210-4D26-9F05-ED90BBBFB360}"/>
+    <hyperlink ref="L26" r:id="rId161" xr:uid="{C07C77D3-4A0B-4275-BF53-F5602984C359}"/>
+    <hyperlink ref="K25" r:id="rId162" xr:uid="{6E311603-3EA0-407A-885D-3E76A768EEFD}"/>
+    <hyperlink ref="K27" r:id="rId163" xr:uid="{D8299508-4BB1-43AF-A5FB-8BD82291AE84}"/>
+    <hyperlink ref="K28" r:id="rId164" xr:uid="{4FD0C5BA-4EFE-4611-AF86-71B61579D0F0}"/>
+    <hyperlink ref="L28" r:id="rId165" xr:uid="{CD211C88-F242-4551-95C9-DBEABC723C81}"/>
+    <hyperlink ref="M28" r:id="rId166" xr:uid="{D39641C9-05F0-4751-971E-D837BC7D8793}"/>
+    <hyperlink ref="M29" r:id="rId167" xr:uid="{29B897DA-2ED9-40D3-9AE3-81E7552DC371}"/>
+    <hyperlink ref="K29" r:id="rId168" xr:uid="{322D1FA3-A041-40A4-9737-F7BEC08D34EC}"/>
+    <hyperlink ref="K31" r:id="rId169" xr:uid="{CC28E06C-2DF7-4950-95C1-E2E1542C08DB}"/>
+    <hyperlink ref="K35" r:id="rId170" xr:uid="{A8517E0C-6C72-411F-8B5E-7D79FCA07709}"/>
+    <hyperlink ref="L29" r:id="rId171" xr:uid="{B8E5D624-D7A2-4015-86EB-E5C79831C1C9}"/>
+    <hyperlink ref="K30" r:id="rId172" xr:uid="{6B6A39F5-A285-44AC-A5CB-6C5C22EF9EFD}"/>
+    <hyperlink ref="L30" r:id="rId173" xr:uid="{9F8E4A07-6445-4FD4-A063-EE037551D648}"/>
+    <hyperlink ref="M30" r:id="rId174" xr:uid="{84D3A777-46EC-4A7E-B885-969D01D36584}"/>
+    <hyperlink ref="L31" r:id="rId175" xr:uid="{4367FA09-02BA-4013-B7FD-84352A0AC6D6}"/>
+    <hyperlink ref="L33" r:id="rId176" display="Schüsse nach Diagonalpass, HG" xr:uid="{FE63A360-9BDB-4464-9B27-53AE8786B261}"/>
+    <hyperlink ref="L68" r:id="rId177" xr:uid="{54FB1C0D-A7AA-48C3-905C-70E7824A97C7}"/>
+    <hyperlink ref="M31" r:id="rId178" xr:uid="{E1D59F0E-1120-42BB-8662-DB3952AD7EC0}"/>
+    <hyperlink ref="M70" r:id="rId179" xr:uid="{536C1EAB-BCAD-4514-82FB-0B83804B5EC0}"/>
+    <hyperlink ref="L65" r:id="rId180" xr:uid="{1B3F1642-BCCD-4539-B297-89F11470176A}"/>
+    <hyperlink ref="L66" r:id="rId181" xr:uid="{BEB218B6-AF6F-4898-82F6-7E7A4E279967}"/>
+    <hyperlink ref="M39" r:id="rId182" xr:uid="{141A226B-7157-4D26-B9FB-7CF4AB079906}"/>
+    <hyperlink ref="M37" r:id="rId183" xr:uid="{E19C6CEA-0F2C-4589-951F-D2FE3D2A6CD0}"/>
+    <hyperlink ref="N31" r:id="rId184" xr:uid="{D278FEA3-5968-4EED-9CEB-24612405E94F}"/>
+    <hyperlink ref="K32" r:id="rId185" xr:uid="{AF69B7B8-9196-40EB-8989-3CEDE1C0FC04}"/>
+    <hyperlink ref="L32" r:id="rId186" xr:uid="{9DFA184B-1858-4170-BB37-616ECEBA1821}"/>
+    <hyperlink ref="L34" r:id="rId187" xr:uid="{F49E0D37-B626-4D1C-9124-C1781452D0B2}"/>
+    <hyperlink ref="M32" r:id="rId188" xr:uid="{7F7731E3-579D-448B-857A-B0B9AC639EA2}"/>
+    <hyperlink ref="N32" r:id="rId189" xr:uid="{D6894FC9-4778-4DF4-93C9-0B8637832C3E}"/>
+    <hyperlink ref="M33" r:id="rId190" xr:uid="{DCD86A28-9025-4E60-85CD-6E41C174DB89}"/>
+    <hyperlink ref="M35" r:id="rId191" xr:uid="{568B7CE5-6AD5-4AF2-B81D-C1092695F7B4}"/>
+    <hyperlink ref="N33" r:id="rId192" xr:uid="{F982A2EB-64D4-4C64-BFFF-F02A19E7FBF3}"/>
+    <hyperlink ref="N34" r:id="rId193" xr:uid="{BF293437-6F31-43B3-81EF-665C17371D8B}"/>
+    <hyperlink ref="K33" r:id="rId194" xr:uid="{68961176-5BF2-44FE-9C26-07998F5656A4}"/>
+    <hyperlink ref="K34" r:id="rId195" xr:uid="{7B7033D8-9F32-47BF-9472-9168F6418287}"/>
+    <hyperlink ref="M34" r:id="rId196" xr:uid="{99F6E094-7535-4131-B51B-58D76851A959}"/>
+    <hyperlink ref="L35" r:id="rId197" xr:uid="{C51E81B7-295A-4C7C-A4D3-FC29CF2D5780}"/>
+    <hyperlink ref="K36" r:id="rId198" xr:uid="{1D8F7E8D-B297-4251-BC4F-914975509DA0}"/>
+    <hyperlink ref="L36" r:id="rId199" xr:uid="{8619C9FF-F292-4598-9D77-FE0D75C8698D}"/>
+    <hyperlink ref="L38" r:id="rId200" xr:uid="{4065AB84-7360-43CA-B207-A34DB404E313}"/>
+    <hyperlink ref="K38" r:id="rId201" xr:uid="{421B0B67-F1A7-48C0-84D8-EA4DD6679514}"/>
+    <hyperlink ref="M36" r:id="rId202" xr:uid="{E7EE3BA1-D591-48D8-823A-4C4B7758EDC8}"/>
+    <hyperlink ref="N36" r:id="rId203" xr:uid="{1EBA21C9-85B2-4FB3-B897-291E21FBDC10}"/>
+    <hyperlink ref="N38" r:id="rId204" xr:uid="{5236914D-2A68-4C61-AA64-AFF2D6F9BC47}"/>
+    <hyperlink ref="K37" r:id="rId205" xr:uid="{08AA7CC1-AE6F-457B-8883-7FB73AD9DB31}"/>
+    <hyperlink ref="L37" r:id="rId206" xr:uid="{D48EE32E-4C3F-43FB-BEC6-C4C7BEDA4241}"/>
+    <hyperlink ref="L39" r:id="rId207" xr:uid="{EB007F1F-55B6-4A39-A66D-38F69A22D6DF}"/>
+    <hyperlink ref="K53" r:id="rId208" xr:uid="{EBC33D5D-8B78-43D0-B09C-57261A8F0639}"/>
+    <hyperlink ref="K57" r:id="rId209" xr:uid="{04638E04-DEF5-4825-AE07-68076734D1FA}"/>
+    <hyperlink ref="K60" r:id="rId210" xr:uid="{D7C1C563-2EA4-459E-9371-98B7596D311E}"/>
+    <hyperlink ref="K61" r:id="rId211" xr:uid="{E631A6BA-2E16-4C15-A4B6-05AB4B9EBF71}"/>
+    <hyperlink ref="K64" r:id="rId212" xr:uid="{1E43233B-8A73-4A1C-BDAD-9E6160E90010}"/>
+    <hyperlink ref="L53" r:id="rId213" xr:uid="{A56E6617-C89B-4F0B-86AF-EB8E0FDFE2BE}"/>
+    <hyperlink ref="M38" r:id="rId214" xr:uid="{D66C0AF9-83BC-4BC7-9692-53ED08F97ABF}"/>
+    <hyperlink ref="K39" r:id="rId215" xr:uid="{872609E6-04C5-4B35-B499-4F2EA5F6CD86}"/>
+    <hyperlink ref="K40" r:id="rId216" xr:uid="{4791D81A-E381-44A7-BD20-6C4A23C845F7}"/>
+    <hyperlink ref="K42" r:id="rId217" xr:uid="{57548EC4-0F1B-4369-BE0F-9D28EF5B7CBF}"/>
+    <hyperlink ref="K41" r:id="rId218" xr:uid="{AB649715-973D-4F61-B5E1-AFBE1903A66A}"/>
+    <hyperlink ref="K43" r:id="rId219" xr:uid="{E011F941-DB3C-4FA0-9611-47B9285A156C}"/>
+    <hyperlink ref="M40" r:id="rId220" xr:uid="{9ED33CB3-3349-49CE-8A6C-EB683CFB34B9}"/>
+    <hyperlink ref="N40" r:id="rId221" xr:uid="{58CF8DB6-898B-4F64-880E-6BD838048031}"/>
+    <hyperlink ref="L41" r:id="rId222" xr:uid="{C6876562-7928-4A31-A9B2-7A568FB45F8A}"/>
+    <hyperlink ref="L43" r:id="rId223" xr:uid="{A8E61D4A-0D41-40F3-B5C3-225A382514EE}"/>
+    <hyperlink ref="M42" r:id="rId224" xr:uid="{A1E70E66-50C3-4FE4-A05D-FDFE62E7DB66}"/>
+    <hyperlink ref="N42" r:id="rId225" xr:uid="{23F6D8D4-E1BA-4292-8902-340296973E5C}"/>
+    <hyperlink ref="K44" r:id="rId226" xr:uid="{925269E5-0C09-42E0-B242-B89DD62126EB}"/>
+    <hyperlink ref="L44" r:id="rId227" xr:uid="{8F5844E1-75DB-436E-8699-85C3C40380B5}"/>
+    <hyperlink ref="L46" r:id="rId228" xr:uid="{C065637D-C3B4-4744-9223-B47020272ACE}"/>
+    <hyperlink ref="L49" r:id="rId229" xr:uid="{30D8D4D5-EA8F-4474-B489-6F66546A9A0B}"/>
+    <hyperlink ref="M44" r:id="rId230" xr:uid="{C11756ED-7441-46C6-A310-5FE3EC7B28EB}"/>
+    <hyperlink ref="M47" r:id="rId231" xr:uid="{A29557B5-4EF8-4E2D-9C2D-F7EBD2749996}"/>
+    <hyperlink ref="K45" r:id="rId232" xr:uid="{7F7E08E8-9B02-4904-898D-9FA0FFCE5A35}"/>
+    <hyperlink ref="K48" r:id="rId233" xr:uid="{8C472D04-EC03-4F06-AF03-68D3CB7B5487}"/>
+    <hyperlink ref="L45" r:id="rId234" xr:uid="{0279340C-90C6-4F97-B735-C9C67A1B671E}"/>
+    <hyperlink ref="L47" r:id="rId235" xr:uid="{8E162D48-7B5A-4AB0-8279-EB647BD7ED25}"/>
+    <hyperlink ref="M45" r:id="rId236" xr:uid="{FF240ED0-F248-4588-B9FE-EA2C1826827A}"/>
+    <hyperlink ref="K46" r:id="rId237" xr:uid="{7F8951B9-A5E3-4B85-91AB-BA667918A051}"/>
+    <hyperlink ref="K47" r:id="rId238" xr:uid="{B39FAC69-8878-4FC6-A080-93B6AF64DA07}"/>
+    <hyperlink ref="L48" r:id="rId239" xr:uid="{F6DABA18-8EB2-49BE-932D-1B73C8D11B99}"/>
+    <hyperlink ref="M48" r:id="rId240" xr:uid="{0A5D1CB8-0F44-4C66-9856-00DCD14E5E18}"/>
+    <hyperlink ref="K49" r:id="rId241" xr:uid="{3F25C190-B023-4573-A102-9D7678AA2E78}"/>
+    <hyperlink ref="K51" r:id="rId242" xr:uid="{7071C208-D846-49FE-BACF-F9F5DAAA6E48}"/>
+    <hyperlink ref="K50" r:id="rId243" xr:uid="{5D283F3D-D87D-4A85-8110-3ABC3AB49529}"/>
+    <hyperlink ref="L50" r:id="rId244" xr:uid="{2EADDE0C-582A-4DCA-A84F-A597F354DD6B}"/>
+    <hyperlink ref="M50" r:id="rId245" xr:uid="{F77152A4-4688-4CC2-9AA7-FB8955996C78}"/>
+    <hyperlink ref="L51" r:id="rId246" xr:uid="{2FCF8D35-45FD-4B48-AF0F-71DF23786E60}"/>
+    <hyperlink ref="M53" r:id="rId247" xr:uid="{C2404B8E-0626-4D74-A15C-6236D9BF221D}"/>
+    <hyperlink ref="N53" r:id="rId248" xr:uid="{33CD5C89-7693-4074-A96A-2481EB863EC9}"/>
+    <hyperlink ref="M57" r:id="rId249" xr:uid="{4EFC1C33-98E8-443C-AEA5-4A7CCAD4C6B3}"/>
+    <hyperlink ref="L57" r:id="rId250" xr:uid="{445D825E-80CA-49ED-8575-55407D5D3019}"/>
+    <hyperlink ref="N55" r:id="rId251" xr:uid="{E4C509F7-68C5-4514-8AA4-66B2642D4558}"/>
+    <hyperlink ref="M58" r:id="rId252" xr:uid="{F2227986-301A-43E6-A91E-B7BE3299D382}"/>
+    <hyperlink ref="L58" r:id="rId253" xr:uid="{AF3F3F05-0698-40FA-A463-263967E226FC}"/>
+    <hyperlink ref="L60" r:id="rId254" xr:uid="{16B1D85B-FFF3-4D36-849A-DED1BDF7A88E}"/>
+    <hyperlink ref="K62" r:id="rId255" xr:uid="{96445969-DBDB-40AA-8010-168CB5D53549}"/>
+    <hyperlink ref="K65" r:id="rId256" xr:uid="{28F07A63-000B-4C2F-BB05-918F0A27063B}"/>
+    <hyperlink ref="L62" r:id="rId257" xr:uid="{287D4D4B-19FB-4159-8B90-6B00B1A8FBAD}"/>
+    <hyperlink ref="M62" r:id="rId258" xr:uid="{339F528F-FDF7-493A-ADD0-187AA0F22ECD}"/>
+    <hyperlink ref="M61" r:id="rId259" xr:uid="{6F7D1468-52BD-4304-ADBC-DD03C662F47D}"/>
+    <hyperlink ref="M64" r:id="rId260" xr:uid="{F5FF6295-50B9-4A3A-8514-B2CF6033DCC2}"/>
+    <hyperlink ref="K63" r:id="rId261" xr:uid="{142A2047-E289-43DE-B1CA-D0F06E6265EB}"/>
+    <hyperlink ref="K66" r:id="rId262" xr:uid="{CB14CA73-E791-4EAB-8315-807FB338128E}"/>
+    <hyperlink ref="L63" r:id="rId263" xr:uid="{F8411226-2A39-49FA-A736-1EE10094D0D9}"/>
+    <hyperlink ref="M63" r:id="rId264" xr:uid="{7BC15EAD-F8D4-4D6B-9699-72C63DB015B4}"/>
+    <hyperlink ref="K67" r:id="rId265" xr:uid="{88624BB1-6997-4323-8085-F5927BB194A2}"/>
+    <hyperlink ref="L67" r:id="rId266" xr:uid="{1896B30C-CE5C-4426-9DBC-2C11E85ED37A}"/>
+    <hyperlink ref="L76" r:id="rId267" xr:uid="{0F665E85-0E73-416F-BC03-CAD623E5504C}"/>
+    <hyperlink ref="L77" r:id="rId268" xr:uid="{266890CE-12B2-44E7-B60D-CF493844CF62}"/>
+    <hyperlink ref="L80" r:id="rId269" xr:uid="{586CA086-23B1-4761-B32B-B24C1D087533}"/>
+    <hyperlink ref="L82" r:id="rId270" xr:uid="{95CDBB12-A506-4A12-906B-6739A0EBD07C}"/>
+    <hyperlink ref="L78" r:id="rId271" xr:uid="{612ACA69-EB8C-4CD9-BBE6-E988B8A77ED3}"/>
+    <hyperlink ref="K68" r:id="rId272" xr:uid="{1DF5299F-56A9-4889-9324-08E08D24E7BC}"/>
+    <hyperlink ref="K70" r:id="rId273" xr:uid="{35C306D1-5B95-4036-B8F3-0DE3D14D54FC}"/>
+    <hyperlink ref="N69" r:id="rId274" xr:uid="{066334C4-F34B-4D06-81B1-F3145024893D}"/>
+    <hyperlink ref="M71" r:id="rId275" xr:uid="{99EDE5B2-72BC-448B-9DE5-EF47A4D86DCA}"/>
+    <hyperlink ref="L72" r:id="rId276" xr:uid="{FF28D856-A8BF-4E4A-AE8C-199F38A3D338}"/>
+    <hyperlink ref="L73" r:id="rId277" xr:uid="{B9278229-92AC-4E5B-8D9E-03098BAEB23C}"/>
+    <hyperlink ref="M73" r:id="rId278" xr:uid="{03C18BAB-1AA4-4A8C-ADC2-C27AC1D6F534}"/>
+    <hyperlink ref="K74" r:id="rId279" xr:uid="{99BD3FA0-3775-44F0-AE11-8C562AC7BB8C}"/>
+    <hyperlink ref="K75" r:id="rId280" xr:uid="{34C35DA6-4CCE-4241-BE82-8CEC89C73C1C}"/>
+    <hyperlink ref="L74" r:id="rId281" xr:uid="{4314511E-3FF9-4D73-94DF-068EB1564F98}"/>
+    <hyperlink ref="L75" r:id="rId282" xr:uid="{BF6039AF-73FF-4B14-A66A-F0FBBB958E92}"/>
+    <hyperlink ref="M74" r:id="rId283" xr:uid="{E9724937-7C05-468B-A633-BA2637603C45}"/>
+    <hyperlink ref="M75" r:id="rId284" xr:uid="{EB1CA9FC-DEEC-4513-B4ED-288B75B73C07}"/>
+    <hyperlink ref="N74" r:id="rId285" xr:uid="{D4AAC4FF-2447-4C5C-8CB1-888D953A9322}"/>
+    <hyperlink ref="N75" r:id="rId286" xr:uid="{A9729575-3601-409E-9AF2-A949F9720E7F}"/>
+    <hyperlink ref="K77" r:id="rId287" xr:uid="{BC4D33AB-9A90-4BF3-817A-1B02574E6D51}"/>
+    <hyperlink ref="K79" r:id="rId288" xr:uid="{AAC8DB4B-720C-49F3-A08D-181801349029}"/>
+    <hyperlink ref="K78" r:id="rId289" xr:uid="{A9526846-131E-4DB2-8DF6-C1380E4E6651}"/>
+    <hyperlink ref="K80" r:id="rId290" xr:uid="{A32F14F2-B5B3-4A1F-9FDB-C61B6D06015B}"/>
+    <hyperlink ref="K81" r:id="rId291" xr:uid="{E26062DC-32DC-439A-873A-6BBB5F68F6B2}"/>
+    <hyperlink ref="K82" r:id="rId292" xr:uid="{DCBEF477-5C4B-46B0-8C05-7E6D56A7BDD3}"/>
+    <hyperlink ref="L79" r:id="rId293" display="Querpass in lauf" xr:uid="{64C410E5-D73D-4C3B-9C90-54CBB36F0541}"/>
+    <hyperlink ref="L81" r:id="rId294" xr:uid="{45A4EDD5-E210-4EB2-A593-205A379C951E}"/>
+    <hyperlink ref="M78" r:id="rId295" xr:uid="{A3A9BE7E-6004-4B63-96B1-DD6B3BD02FAC}"/>
+    <hyperlink ref="M80" r:id="rId296" xr:uid="{D0D88177-9C1C-49CD-943D-0F55C7346D60}"/>
+    <hyperlink ref="M81" r:id="rId297" xr:uid="{F75D3984-5482-4375-8130-AD561ECADC06}"/>
+    <hyperlink ref="J4" r:id="rId298" xr:uid="{8DEB57D4-97C4-49AB-BD2E-DC39283682F7}"/>
+    <hyperlink ref="J5" r:id="rId299" xr:uid="{04DADE51-B064-4833-A1F6-72FFDD451DCF}"/>
+    <hyperlink ref="J6" r:id="rId300" xr:uid="{912F0B9B-9751-4AFC-9480-6880A622A156}"/>
+    <hyperlink ref="J7" r:id="rId301" xr:uid="{AA2BEF7D-5F8F-484B-B774-33589AC866C0}"/>
+    <hyperlink ref="J8" r:id="rId302" xr:uid="{FF79911B-5C9C-408D-8EA4-6B64935AA2CE}"/>
+    <hyperlink ref="J9" r:id="rId303" xr:uid="{6226D52A-3617-4FF4-885B-3FB8625A6E4F}"/>
+    <hyperlink ref="J36" r:id="rId304" xr:uid="{5D6701E1-3567-41E7-94D0-28C465DE0B93}"/>
+    <hyperlink ref="J10" r:id="rId305" xr:uid="{E39D0D0D-BC0E-4F02-A6CF-039577EC5E13}"/>
+    <hyperlink ref="J54" r:id="rId306" xr:uid="{A28D4E41-35B6-4AE7-BCB8-3C74455AF03C}"/>
+    <hyperlink ref="J58" r:id="rId307" xr:uid="{0C0412B2-A0E7-447B-94F2-A07532C37CFC}"/>
+    <hyperlink ref="J11" r:id="rId308" xr:uid="{F2F2ADF0-2203-4D56-8FB0-080BA9E9CE3D}"/>
+    <hyperlink ref="J13" r:id="rId309" xr:uid="{70F191BE-4983-4DDC-9D4E-34A3ADDCDEC2}"/>
+    <hyperlink ref="J17" r:id="rId310" xr:uid="{2D34876F-692D-43AB-BCAD-F0812C3AF98F}"/>
+    <hyperlink ref="J12" r:id="rId311" xr:uid="{3456D6A6-2D80-4902-A1D7-75DF7E9F536B}"/>
+    <hyperlink ref="J16" r:id="rId312" xr:uid="{A71E5EC9-7D33-4959-9AC7-9DFCD4A8A802}"/>
+    <hyperlink ref="J29" r:id="rId313" xr:uid="{48AF1C14-C987-4DFA-9A27-AFD73DF6916C}"/>
+    <hyperlink ref="J57" r:id="rId314" xr:uid="{5A044604-D4FD-4A53-8D4E-1D0FDC4EE378}"/>
+    <hyperlink ref="J60" r:id="rId315" xr:uid="{31A0715F-6DA6-4D5D-98F4-FFE7A693E0C8}"/>
+    <hyperlink ref="J64" r:id="rId316" xr:uid="{F7F263D8-1AB0-4C49-86EE-F7ACAE903DA2}"/>
+    <hyperlink ref="J14" r:id="rId317" xr:uid="{1D74C931-2085-4286-8851-8DA2888B0483}"/>
+    <hyperlink ref="J18" r:id="rId318" xr:uid="{3130B0BC-98CA-4831-B3EA-D27EB49148F6}"/>
+    <hyperlink ref="J15" r:id="rId319" xr:uid="{38608F42-67D0-4F70-B333-EE5CFC5FF109}"/>
+    <hyperlink ref="J19" r:id="rId320" xr:uid="{5E1BE0CF-FC30-4119-8C79-A19F30F24663}"/>
+    <hyperlink ref="J20" r:id="rId321" xr:uid="{5D93AD32-9C17-4769-9B4B-303A56138EB5}"/>
+    <hyperlink ref="J24" r:id="rId322" xr:uid="{4ACFC56C-A3BD-4B1E-87F4-9F6245103CA2}"/>
+    <hyperlink ref="J21" r:id="rId323" xr:uid="{EF652124-6EAA-4CE8-B1FC-1A5A568D0351}"/>
+    <hyperlink ref="J25" r:id="rId324" xr:uid="{9CE8CC95-1743-4275-8446-FAA341BFA787}"/>
+    <hyperlink ref="J69" r:id="rId325" xr:uid="{9E4298B4-CAEF-4F91-A39B-5F381C9A2DBA}"/>
+    <hyperlink ref="J73" r:id="rId326" xr:uid="{6FB807DE-99AA-4544-9A18-418F7FEFEE1B}"/>
+    <hyperlink ref="J79" r:id="rId327" xr:uid="{E09E461E-57BA-4DFF-B5F2-2F734E6AC6AD}"/>
+    <hyperlink ref="J83" r:id="rId328" xr:uid="{6FC5B3C7-D5C2-4CD1-9DE4-0A960119E6D8}"/>
+    <hyperlink ref="J22" r:id="rId329" xr:uid="{D6255F21-05E3-4075-8EA6-2F1047C25A7E}"/>
+    <hyperlink ref="J26" r:id="rId330" xr:uid="{0C27E13C-6207-4432-8DA1-B5AAD4AD104E}"/>
+    <hyperlink ref="J23" r:id="rId331" xr:uid="{EB017FA7-4138-4F16-AC27-971F8DD0CF49}"/>
+    <hyperlink ref="J27" r:id="rId332" xr:uid="{50ED8560-1518-4A04-A6AB-1EFF9CFE8F12}"/>
+    <hyperlink ref="J45" r:id="rId333" xr:uid="{5A0D668A-376B-4978-B31A-5F9304E0A3D5}"/>
+    <hyperlink ref="J49" r:id="rId334" xr:uid="{9586A187-9C4A-4CF3-BC30-0FFC1D437562}"/>
+    <hyperlink ref="J28" r:id="rId335" xr:uid="{55E72DEC-0E0C-4C0C-8F0A-B9513AA15AE1}"/>
+    <hyperlink ref="J32" r:id="rId336" xr:uid="{F18E8F2F-4600-48B8-B4D6-218A2F6B612D}"/>
+    <hyperlink ref="J46" r:id="rId337" xr:uid="{F0EA6DC3-1911-4786-98F4-D49C1432E467}"/>
+    <hyperlink ref="J50" r:id="rId338" xr:uid="{DEA60BAB-E302-4A3E-A2A9-26FA2682331F}"/>
+    <hyperlink ref="J70" r:id="rId339" xr:uid="{3869B301-4C3B-4148-B6E6-DEDD751B3653}"/>
+    <hyperlink ref="J74" r:id="rId340" xr:uid="{503874BE-834C-412F-9205-5ECB80B215A0}"/>
+    <hyperlink ref="J30" r:id="rId341" xr:uid="{37A0D618-B0C5-422D-AC73-36DC23F558AB}"/>
+    <hyperlink ref="J34" r:id="rId342" xr:uid="{C3D48496-6EA2-45FB-B6C2-DE01B8B1379D}"/>
+    <hyperlink ref="J78" r:id="rId343" xr:uid="{07097E55-1988-4934-A8FE-164DB27F7743}"/>
+    <hyperlink ref="J82" r:id="rId344" xr:uid="{8E725ECB-AC8A-45F8-A7F1-05A4F8725A4B}"/>
+    <hyperlink ref="J31" r:id="rId345" xr:uid="{36F92B12-D1C5-4236-8052-4218BD25C8D9}"/>
+    <hyperlink ref="J35" r:id="rId346" xr:uid="{D36AF05F-6639-45DF-96A3-4089448F3474}"/>
+    <hyperlink ref="J68" r:id="rId347" xr:uid="{095D6F9D-324E-45A3-9825-9752B71F0DE5}"/>
+    <hyperlink ref="J72" r:id="rId348" xr:uid="{24E552C5-9B8B-4359-9171-E55BF8411C5A}"/>
+    <hyperlink ref="J33" r:id="rId349" xr:uid="{1711111B-7F6C-4161-843B-AB49C78AE296}"/>
+    <hyperlink ref="J53" r:id="rId350" xr:uid="{2BF84985-946A-43CB-BDCD-5BA69E6E04CF}"/>
+    <hyperlink ref="J37" r:id="rId351" xr:uid="{F2D042AF-B1AC-4D77-9190-7BD224B6E210}"/>
+    <hyperlink ref="J41" r:id="rId352" xr:uid="{DC15DD0F-C447-4ED2-8F51-FC991F4B6FCB}"/>
+    <hyperlink ref="J47" r:id="rId353" xr:uid="{E3A9C14C-D448-4A83-AEA5-E03594D1BA49}"/>
+    <hyperlink ref="J51" r:id="rId354" xr:uid="{C803129C-B762-466E-A857-7B17E5DF9B3E}"/>
+    <hyperlink ref="J71" r:id="rId355" xr:uid="{86090B05-5B7C-42E8-863B-D00C4835A9E2}"/>
+    <hyperlink ref="J75" r:id="rId356" xr:uid="{08468395-FEBD-43A7-A507-96E808F0C61B}"/>
+    <hyperlink ref="J38" r:id="rId357" xr:uid="{C4632216-ADC3-4E5F-B537-175B6138FDD1}"/>
+    <hyperlink ref="J42" r:id="rId358" xr:uid="{ED40B006-A83C-4760-B8BA-815CEBD43BD9}"/>
+    <hyperlink ref="J39" r:id="rId359" xr:uid="{D3B9FE9D-DD90-48A5-9666-E7BA075C603B}"/>
+    <hyperlink ref="J43" r:id="rId360" xr:uid="{6D7699B5-4E5A-49C7-81AB-3F734CDEB8B5}"/>
+    <hyperlink ref="J40" r:id="rId361" xr:uid="{A24CE8AB-A3CA-4B2D-9864-EE5146179B4E}"/>
+    <hyperlink ref="J44" r:id="rId362" xr:uid="{945FD083-17F6-47E1-86D0-FFD2E492145F}"/>
+    <hyperlink ref="J48" r:id="rId363" xr:uid="{C66A0C87-D416-4E1A-9C60-7D828AEF81F7}"/>
+    <hyperlink ref="J52" r:id="rId364" xr:uid="{D3E4A771-2B5C-4F6B-8368-DC5BDE8B6E48}"/>
+    <hyperlink ref="J56" r:id="rId365" xr:uid="{F6F5A3DF-6F7A-4EC2-9D0F-577F0C8300A1}"/>
+    <hyperlink ref="J55" r:id="rId366" xr:uid="{400EA163-E71E-4468-96AE-FE98FFC666AF}"/>
+    <hyperlink ref="J59" r:id="rId367" xr:uid="{2662B571-BD81-4E5D-AD6D-90A69CDDCD6E}"/>
+    <hyperlink ref="J61" r:id="rId368" xr:uid="{BB9F3873-FDEC-4DCE-925E-7182867184FD}"/>
+    <hyperlink ref="J65" r:id="rId369" xr:uid="{B172120D-4575-47EF-93AB-AD4AB65AFD17}"/>
+    <hyperlink ref="J62" r:id="rId370" xr:uid="{A80B6101-26F6-4385-9C4B-DFEBEDB13D71}"/>
+    <hyperlink ref="J66" r:id="rId371" xr:uid="{48A5AC1E-7E98-4ECE-92EB-051A9B9B7B20}"/>
+    <hyperlink ref="J63" r:id="rId372" xr:uid="{1E45904F-3555-43C5-A6EE-BE5E9B5A66C8}"/>
+    <hyperlink ref="J67" r:id="rId373" xr:uid="{04772486-D4F8-4719-8EE2-B716F39063EA}"/>
+    <hyperlink ref="J76" r:id="rId374" xr:uid="{D36B5BE1-8346-4106-A2C1-024326BD5B59}"/>
+    <hyperlink ref="J80" r:id="rId375" xr:uid="{7EB489BC-2340-4142-8010-C18B31C9E21B}"/>
+    <hyperlink ref="J77" r:id="rId376" xr:uid="{9F5B6A2F-75D1-4427-B664-A29160257665}"/>
+    <hyperlink ref="J81" r:id="rId377" xr:uid="{2B1C67DB-5A3D-4D24-859B-6050DB36FF91}"/>
+    <hyperlink ref="N12" r:id="rId378" display="3:3, 2 Felder" xr:uid="{C4F25B88-9DDD-4D3F-B5E5-A3A9DF0BA56E}"/>
+    <hyperlink ref="N14" r:id="rId379" display="3:3, 2 Felder" xr:uid="{00908599-FA95-4C41-8080-A70691AAFFC8}"/>
+    <hyperlink ref="N76" r:id="rId380" display="3:3, 2 Felder" xr:uid="{6777603D-FBF8-4B18-BBEE-647004E216BE}"/>
+    <hyperlink ref="N78" r:id="rId381" display="3:3, 2 Felder" xr:uid="{B6226A0D-A42D-4D0B-B56C-ACED70A853D0}"/>
+    <hyperlink ref="N80" r:id="rId382" display="3:3, 2 Felder" xr:uid="{2B099DF9-8CAB-4ECD-8D3C-3C874A927039}"/>
+    <hyperlink ref="N22" r:id="rId383" display="3:3 mit Joker" xr:uid="{B9229276-8B08-4A01-AE2B-4BCF9FD02C8F}"/>
+    <hyperlink ref="N16" r:id="rId384" xr:uid="{83DFB200-AB78-49D5-98A8-DE331458F33A}"/>
+    <hyperlink ref="N18" r:id="rId385" xr:uid="{2A7605BD-9185-491A-A0E9-934D7A5C6AEB}"/>
+    <hyperlink ref="N70" r:id="rId386" xr:uid="{A36175F8-4D01-4022-87DA-AC839EA99513}"/>
+    <hyperlink ref="M41" r:id="rId387" display="3:2 Streetball Fokus Defensive (Boxplay)" xr:uid="{241C71E3-FB02-4E50-8875-6DB76D66758A}"/>
+    <hyperlink ref="M43" r:id="rId388" display="3:2 Streetball Fokus Defensive (Boxplay)" xr:uid="{3EDC9E3E-960A-456E-AE0F-211D437C9F66}"/>
+    <hyperlink ref="M72" r:id="rId389" xr:uid="{312606B9-43BB-4E3E-B40B-53D7376D21CF}"/>
+    <hyperlink ref="L59" r:id="rId390" display="2:2 mit Zuspieler defensiv" xr:uid="{63082603-9853-405E-B73D-17336941E527}"/>
+    <hyperlink ref="L64" r:id="rId391" display="2:2 mit Zuspieler defensiv" xr:uid="{0C623DD7-3440-48D9-ACD0-F5307979DC96}"/>
+    <hyperlink ref="M60" r:id="rId392" display="2:2 + 1 defensiv, quer auf 2 Felder" xr:uid="{3D666096-F89E-49BF-9F97-37AFCD78C824}"/>
+    <hyperlink ref="N72" r:id="rId393" xr:uid="{17087D3C-EB8C-438A-8ED2-A9B3A81A1606}"/>
+    <hyperlink ref="N60" r:id="rId394" display="3:3 plus 1 defensiv, ganzes Feld" xr:uid="{BD0FAC25-3A9F-466C-B2B5-AE7D968E580F}"/>
+    <hyperlink ref="N64" r:id="rId395" display="3:3 plus 1 defensiv, ganzes Feld" xr:uid="{7606B233-C02A-4150-B7EC-0B8F3175A29C}"/>
+    <hyperlink ref="M65" r:id="rId396" display="3:3 plus 1 defensiv, ganzes Feld" xr:uid="{06A3D771-AA1A-48F8-9C08-F6B73AA4E5BC}"/>
+    <hyperlink ref="N65" r:id="rId397" xr:uid="{23254B37-AE38-4317-90CA-CC47D21E9D4D}"/>
+    <hyperlink ref="L70" r:id="rId398" display="1:1 vor Tor plus 2 Zuspieler in Ecke (neu)" xr:uid="{CB02E3AB-C74F-4EBE-AF2D-9395C6866D8E}"/>
+    <hyperlink ref="K71" r:id="rId399" display="2:1 Schnappball (neu)" xr:uid="{0270B91F-8549-480C-9D40-29FB0EF8C1B5}"/>
+    <hyperlink ref="K73" r:id="rId400" display="2:1 Schnappball (neu)" xr:uid="{B688FCEC-F67D-4267-8691-D30E3EE16835}"/>
+    <hyperlink ref="N24" r:id="rId401" xr:uid="{D3F1961E-064C-47D9-8A11-A71CDA635B1A}"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="8" scale="75" orientation="landscape" r:id="rId2"/>
+  <pageSetup paperSize="8" scale="56" orientation="landscape" r:id="rId402"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{485993BC-D4C9-42A9-9FB9-326BB9395FF0}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:R162"/>
+  <dimension ref="B1:P190"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="40" zoomScalePageLayoutView="70" workbookViewId="0">
-      <selection activeCell="I23" sqref="I23"/>
+    <sheetView tabSelected="1" topLeftCell="A138" zoomScaleNormal="100" zoomScaleSheetLayoutView="40" zoomScalePageLayoutView="70" workbookViewId="0">
+      <selection activeCell="I194" sqref="I194"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9.44140625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="9.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="5.5546875" style="2" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="15" max="16384" width="9.44140625" style="2"/>
+    <col min="1" max="1" width="4.7109375" style="2" customWidth="1"/>
+    <col min="2" max="2" width="6.85546875" style="2" customWidth="1"/>
+    <col min="3" max="3" width="8.85546875" style="3" customWidth="1"/>
+    <col min="4" max="4" width="8.5703125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="7.85546875" style="2" customWidth="1"/>
+    <col min="6" max="6" width="12.5703125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="28.5703125" style="2" customWidth="1"/>
+    <col min="8" max="8" width="13" style="2" customWidth="1"/>
+    <col min="9" max="9" width="9.42578125" style="2" customWidth="1"/>
+    <col min="10" max="10" width="17.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="32" style="19" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="46.42578125" style="19" bestFit="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.42578125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:18" s="1" customFormat="1" ht="39.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...7 lines deleted...]
-      <c r="G1" s="18"/>
+    <row r="1" spans="2:16" s="1" customFormat="1" ht="39.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="86" t="s">
+        <v>288</v>
+      </c>
+      <c r="C1" s="23"/>
+      <c r="D1" s="131"/>
+      <c r="E1" s="131"/>
+      <c r="F1" s="118"/>
+      <c r="G1" s="17"/>
       <c r="H1" s="18"/>
       <c r="I1" s="18"/>
-      <c r="J1" s="19"/>
-[...7 lines deleted...]
-      <c r="C2" s="169" t="s">
+      <c r="J1" s="18"/>
+      <c r="K1" s="18"/>
+      <c r="L1" s="18"/>
+    </row>
+    <row r="2" spans="2:16" s="1" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="359" t="s">
+        <v>20</v>
+      </c>
+      <c r="C2" s="383" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2" s="379" t="s">
+        <v>289</v>
+      </c>
+      <c r="E2" s="379"/>
+      <c r="F2" s="365" t="s">
+        <v>290</v>
+      </c>
+      <c r="G2" s="366"/>
+      <c r="H2" s="366"/>
+      <c r="I2" s="366"/>
+      <c r="J2" s="366"/>
+      <c r="K2" s="366"/>
+      <c r="L2" s="367"/>
+    </row>
+    <row r="3" spans="2:16" s="3" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="360"/>
+      <c r="C3" s="384"/>
+      <c r="D3" s="120" t="s">
         <v>26</v>
       </c>
-      <c r="D2" s="170" t="s">
-[...2 lines deleted...]
-      <c r="E2" s="158" t="s">
+      <c r="E3" s="121" t="s">
+        <v>291</v>
+      </c>
+      <c r="F3" s="37" t="s">
         <v>292</v>
       </c>
-      <c r="F2" s="171" t="s">
-[...2 lines deleted...]
-      <c r="G2" s="170" t="s">
+      <c r="G3" s="119" t="s">
+        <v>293</v>
+      </c>
+      <c r="H3" s="119" t="s">
+        <v>294</v>
+      </c>
+      <c r="I3" s="119" t="s">
+        <v>295</v>
+      </c>
+      <c r="J3" s="119" t="s">
+        <v>296</v>
+      </c>
+      <c r="K3" s="119" t="s">
+        <v>297</v>
+      </c>
+      <c r="L3" s="122" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="4" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="360"/>
+      <c r="C4" s="384"/>
+      <c r="D4" s="350" t="s">
         <v>299</v>
       </c>
-      <c r="H2" s="158" t="s">
-[...2 lines deleted...]
-      <c r="I2" s="158" t="s">
+      <c r="E4" s="341" t="s">
+        <v>300</v>
+      </c>
+      <c r="F4" s="351" t="s">
+        <v>301</v>
+      </c>
+      <c r="G4" s="403" t="s">
+        <v>302</v>
+      </c>
+      <c r="H4" s="74" t="s">
+        <v>303</v>
+      </c>
+      <c r="I4" s="377" t="s">
+        <v>304</v>
+      </c>
+      <c r="J4" s="104" t="s">
+        <v>305</v>
+      </c>
+      <c r="K4" s="104" t="s">
+        <v>306</v>
+      </c>
+      <c r="L4" s="105" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="5" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="360"/>
+      <c r="C5" s="384"/>
+      <c r="D5" s="350"/>
+      <c r="E5" s="341"/>
+      <c r="F5" s="351"/>
+      <c r="G5" s="403" t="s">
+        <v>308</v>
+      </c>
+      <c r="H5" s="74" t="s">
+        <v>303</v>
+      </c>
+      <c r="I5" s="378"/>
+      <c r="J5" s="104" t="s">
+        <v>309</v>
+      </c>
+      <c r="K5" s="104" t="s">
+        <v>306</v>
+      </c>
+      <c r="L5" s="105" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="6" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="360"/>
+      <c r="C6" s="384"/>
+      <c r="D6" s="350"/>
+      <c r="E6" s="341"/>
+      <c r="F6" s="351"/>
+      <c r="G6" s="403" t="s">
+        <v>422</v>
+      </c>
+      <c r="H6" s="74" t="s">
+        <v>303</v>
+      </c>
+      <c r="I6" s="378"/>
+      <c r="J6" s="104" t="s">
+        <v>305</v>
+      </c>
+      <c r="K6" s="104" t="s">
+        <v>306</v>
+      </c>
+      <c r="L6" s="105" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="7" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="360"/>
+      <c r="C7" s="384"/>
+      <c r="D7" s="350"/>
+      <c r="E7" s="341"/>
+      <c r="F7" s="351"/>
+      <c r="G7" s="403" t="s">
+        <v>311</v>
+      </c>
+      <c r="H7" s="380" t="s">
+        <v>312</v>
+      </c>
+      <c r="I7" s="380"/>
+      <c r="J7" s="380"/>
+      <c r="K7" s="380"/>
+      <c r="L7" s="105" t="s">
+        <v>313</v>
+      </c>
+      <c r="P7" s="32"/>
+    </row>
+    <row r="8" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="360"/>
+      <c r="C8" s="384"/>
+      <c r="D8" s="350"/>
+      <c r="E8" s="333" t="s">
+        <v>314</v>
+      </c>
+      <c r="F8" s="382" t="s">
+        <v>120</v>
+      </c>
+      <c r="G8" s="404" t="s">
+        <v>315</v>
+      </c>
+      <c r="H8" s="101" t="s">
+        <v>316</v>
+      </c>
+      <c r="I8" s="348" t="s">
+        <v>304</v>
+      </c>
+      <c r="J8" s="108" t="s">
+        <v>305</v>
+      </c>
+      <c r="K8" s="108" t="s">
+        <v>317</v>
+      </c>
+      <c r="L8" s="106" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="9" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="360"/>
+      <c r="C9" s="384"/>
+      <c r="D9" s="350"/>
+      <c r="E9" s="333"/>
+      <c r="F9" s="382"/>
+      <c r="G9" s="404" t="s">
+        <v>319</v>
+      </c>
+      <c r="H9" s="101" t="s">
+        <v>316</v>
+      </c>
+      <c r="I9" s="348"/>
+      <c r="J9" s="108" t="s">
+        <v>305</v>
+      </c>
+      <c r="K9" s="108" t="s">
+        <v>317</v>
+      </c>
+      <c r="L9" s="106" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="10" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="360"/>
+      <c r="C10" s="384"/>
+      <c r="D10" s="350"/>
+      <c r="E10" s="333"/>
+      <c r="F10" s="382"/>
+      <c r="G10" s="404" t="s">
+        <v>423</v>
+      </c>
+      <c r="H10" s="101" t="s">
+        <v>303</v>
+      </c>
+      <c r="I10" s="348"/>
+      <c r="J10" s="108" t="s">
+        <v>305</v>
+      </c>
+      <c r="K10" s="108" t="s">
+        <v>317</v>
+      </c>
+      <c r="L10" s="106" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="11" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="360"/>
+      <c r="C11" s="384"/>
+      <c r="D11" s="350"/>
+      <c r="E11" s="333"/>
+      <c r="F11" s="382"/>
+      <c r="G11" s="404" t="s">
+        <v>121</v>
+      </c>
+      <c r="H11" s="349" t="s">
+        <v>312</v>
+      </c>
+      <c r="I11" s="349"/>
+      <c r="J11" s="349"/>
+      <c r="K11" s="349"/>
+      <c r="L11" s="106" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="12" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="360"/>
+      <c r="C12" s="384"/>
+      <c r="D12" s="350" t="s">
+        <v>322</v>
+      </c>
+      <c r="E12" s="341" t="s">
+        <v>323</v>
+      </c>
+      <c r="F12" s="351" t="s">
+        <v>301</v>
+      </c>
+      <c r="G12" s="403" t="s">
+        <v>302</v>
+      </c>
+      <c r="H12" s="74" t="s">
+        <v>303</v>
+      </c>
+      <c r="I12" s="377" t="s">
+        <v>304</v>
+      </c>
+      <c r="J12" s="104" t="s">
+        <v>305</v>
+      </c>
+      <c r="K12" s="104" t="s">
+        <v>306</v>
+      </c>
+      <c r="L12" s="105" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="13" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="360"/>
+      <c r="C13" s="384"/>
+      <c r="D13" s="350"/>
+      <c r="E13" s="341"/>
+      <c r="F13" s="351"/>
+      <c r="G13" s="403" t="s">
+        <v>308</v>
+      </c>
+      <c r="H13" s="74" t="s">
+        <v>303</v>
+      </c>
+      <c r="I13" s="378"/>
+      <c r="J13" s="104" t="s">
+        <v>309</v>
+      </c>
+      <c r="K13" s="104" t="s">
+        <v>306</v>
+      </c>
+      <c r="L13" s="105" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="14" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="360"/>
+      <c r="C14" s="384"/>
+      <c r="D14" s="350"/>
+      <c r="E14" s="341"/>
+      <c r="F14" s="351"/>
+      <c r="G14" s="403" t="s">
+        <v>422</v>
+      </c>
+      <c r="H14" s="74" t="s">
+        <v>303</v>
+      </c>
+      <c r="I14" s="378"/>
+      <c r="J14" s="104" t="s">
+        <v>305</v>
+      </c>
+      <c r="K14" s="104" t="s">
+        <v>306</v>
+      </c>
+      <c r="L14" s="105" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="15" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="360"/>
+      <c r="C15" s="384"/>
+      <c r="D15" s="350"/>
+      <c r="E15" s="341"/>
+      <c r="F15" s="351"/>
+      <c r="G15" s="403" t="s">
+        <v>125</v>
+      </c>
+      <c r="H15" s="380" t="s">
+        <v>312</v>
+      </c>
+      <c r="I15" s="380"/>
+      <c r="J15" s="380"/>
+      <c r="K15" s="380"/>
+      <c r="L15" s="105" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="16" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B16" s="360"/>
+      <c r="C16" s="384"/>
+      <c r="D16" s="350"/>
+      <c r="E16" s="304" t="s">
+        <v>324</v>
+      </c>
+      <c r="F16" s="305" t="s">
+        <v>128</v>
+      </c>
+      <c r="G16" s="405" t="s">
+        <v>325</v>
+      </c>
+      <c r="H16" s="102" t="s">
+        <v>316</v>
+      </c>
+      <c r="I16" s="347" t="s">
+        <v>304</v>
+      </c>
+      <c r="J16" s="103" t="s">
+        <v>305</v>
+      </c>
+      <c r="K16" s="103" t="s">
+        <v>306</v>
+      </c>
+      <c r="L16" s="89" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="17" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="360"/>
+      <c r="C17" s="384"/>
+      <c r="D17" s="350"/>
+      <c r="E17" s="304"/>
+      <c r="F17" s="306"/>
+      <c r="G17" s="405" t="s">
+        <v>326</v>
+      </c>
+      <c r="H17" s="102" t="s">
+        <v>327</v>
+      </c>
+      <c r="I17" s="347"/>
+      <c r="J17" s="103" t="s">
+        <v>305</v>
+      </c>
+      <c r="K17" s="103" t="s">
+        <v>317</v>
+      </c>
+      <c r="L17" s="89" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="18" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B18" s="360"/>
+      <c r="C18" s="384"/>
+      <c r="D18" s="350"/>
+      <c r="E18" s="304"/>
+      <c r="F18" s="306"/>
+      <c r="G18" s="405" t="s">
+        <v>424</v>
+      </c>
+      <c r="H18" s="102" t="s">
+        <v>329</v>
+      </c>
+      <c r="I18" s="347"/>
+      <c r="J18" s="103" t="s">
+        <v>305</v>
+      </c>
+      <c r="K18" s="103" t="s">
+        <v>330</v>
+      </c>
+      <c r="L18" s="89" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="19" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B19" s="360"/>
+      <c r="C19" s="385"/>
+      <c r="D19" s="352"/>
+      <c r="E19" s="320"/>
+      <c r="F19" s="323"/>
+      <c r="G19" s="406" t="s">
+        <v>46</v>
+      </c>
+      <c r="H19" s="381" t="s">
+        <v>312</v>
+      </c>
+      <c r="I19" s="381"/>
+      <c r="J19" s="381"/>
+      <c r="K19" s="381"/>
+      <c r="L19" s="123" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="20" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B20" s="360"/>
+      <c r="C20" s="343"/>
+      <c r="D20" s="343"/>
+      <c r="E20" s="343"/>
+      <c r="F20" s="343"/>
+      <c r="G20" s="343"/>
+      <c r="H20" s="343"/>
+      <c r="I20" s="343"/>
+      <c r="J20" s="343"/>
+      <c r="K20" s="343"/>
+      <c r="L20" s="344"/>
+    </row>
+    <row r="21" spans="2:16" s="31" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B21" s="360"/>
+      <c r="C21" s="363" t="s">
+        <v>38</v>
+      </c>
+      <c r="D21" s="362" t="s">
         <v>289</v>
       </c>
-      <c r="J2" s="158" t="s">
+      <c r="E21" s="362"/>
+      <c r="F21" s="368" t="s">
+        <v>331</v>
+      </c>
+      <c r="G21" s="369"/>
+      <c r="H21" s="369"/>
+      <c r="I21" s="369"/>
+      <c r="J21" s="369"/>
+      <c r="K21" s="369"/>
+      <c r="L21" s="370"/>
+    </row>
+    <row r="22" spans="2:16" s="31" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B22" s="360"/>
+      <c r="C22" s="363"/>
+      <c r="D22" s="120" t="s">
+        <v>26</v>
+      </c>
+      <c r="E22" s="121" t="s">
+        <v>291</v>
+      </c>
+      <c r="F22" s="37" t="s">
+        <v>292</v>
+      </c>
+      <c r="G22" s="119" t="s">
+        <v>293</v>
+      </c>
+      <c r="H22" s="119" t="s">
+        <v>294</v>
+      </c>
+      <c r="I22" s="119" t="s">
+        <v>295</v>
+      </c>
+      <c r="J22" s="119" t="s">
+        <v>296</v>
+      </c>
+      <c r="K22" s="119" t="s">
+        <v>297</v>
+      </c>
+      <c r="L22" s="122" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="23" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="360"/>
+      <c r="C23" s="363"/>
+      <c r="D23" s="350" t="s">
+        <v>299</v>
+      </c>
+      <c r="E23" s="333" t="s">
+        <v>300</v>
+      </c>
+      <c r="F23" s="382" t="s">
+        <v>120</v>
+      </c>
+      <c r="G23" s="404" t="s">
+        <v>315</v>
+      </c>
+      <c r="H23" s="101" t="s">
+        <v>316</v>
+      </c>
+      <c r="I23" s="348" t="s">
         <v>304</v>
       </c>
-      <c r="K2" s="158" t="s">
+      <c r="J23" s="108" t="s">
+        <v>305</v>
+      </c>
+      <c r="K23" s="108" t="s">
+        <v>317</v>
+      </c>
+      <c r="L23" s="106" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="24" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B24" s="360"/>
+      <c r="C24" s="363"/>
+      <c r="D24" s="350"/>
+      <c r="E24" s="333"/>
+      <c r="F24" s="382"/>
+      <c r="G24" s="404" t="s">
+        <v>319</v>
+      </c>
+      <c r="H24" s="101" t="s">
+        <v>316</v>
+      </c>
+      <c r="I24" s="348"/>
+      <c r="J24" s="108" t="s">
+        <v>305</v>
+      </c>
+      <c r="K24" s="108" t="s">
+        <v>333</v>
+      </c>
+      <c r="L24" s="106" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="25" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B25" s="360"/>
+      <c r="C25" s="363"/>
+      <c r="D25" s="350"/>
+      <c r="E25" s="333"/>
+      <c r="F25" s="382"/>
+      <c r="G25" s="404" t="s">
+        <v>423</v>
+      </c>
+      <c r="H25" s="101" t="s">
+        <v>303</v>
+      </c>
+      <c r="I25" s="348"/>
+      <c r="J25" s="108" t="s">
+        <v>305</v>
+      </c>
+      <c r="K25" s="108" t="s">
+        <v>335</v>
+      </c>
+      <c r="L25" s="106" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="26" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B26" s="360"/>
+      <c r="C26" s="363"/>
+      <c r="D26" s="350"/>
+      <c r="E26" s="333"/>
+      <c r="F26" s="382"/>
+      <c r="G26" s="404" t="s">
+        <v>141</v>
+      </c>
+      <c r="H26" s="349" t="s">
+        <v>312</v>
+      </c>
+      <c r="I26" s="349"/>
+      <c r="J26" s="349"/>
+      <c r="K26" s="349"/>
+      <c r="L26" s="106" t="s">
+        <v>337</v>
+      </c>
+      <c r="P26" s="32"/>
+    </row>
+    <row r="27" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B27" s="360"/>
+      <c r="C27" s="363"/>
+      <c r="D27" s="350"/>
+      <c r="E27" s="304" t="s">
+        <v>314</v>
+      </c>
+      <c r="F27" s="386" t="s">
+        <v>128</v>
+      </c>
+      <c r="G27" s="405" t="s">
+        <v>325</v>
+      </c>
+      <c r="H27" s="102" t="s">
+        <v>316</v>
+      </c>
+      <c r="I27" s="347" t="s">
+        <v>304</v>
+      </c>
+      <c r="J27" s="103" t="s">
+        <v>305</v>
+      </c>
+      <c r="K27" s="103" t="s">
+        <v>338</v>
+      </c>
+      <c r="L27" s="89" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="28" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B28" s="360"/>
+      <c r="C28" s="363"/>
+      <c r="D28" s="350"/>
+      <c r="E28" s="304"/>
+      <c r="F28" s="386"/>
+      <c r="G28" s="405" t="s">
+        <v>326</v>
+      </c>
+      <c r="H28" s="102" t="s">
+        <v>327</v>
+      </c>
+      <c r="I28" s="347"/>
+      <c r="J28" s="103" t="s">
+        <v>305</v>
+      </c>
+      <c r="K28" s="103" t="s">
+        <v>340</v>
+      </c>
+      <c r="L28" s="89" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="29" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B29" s="360"/>
+      <c r="C29" s="363"/>
+      <c r="D29" s="350"/>
+      <c r="E29" s="304"/>
+      <c r="F29" s="386"/>
+      <c r="G29" s="405" t="s">
+        <v>424</v>
+      </c>
+      <c r="H29" s="102" t="s">
+        <v>329</v>
+      </c>
+      <c r="I29" s="347"/>
+      <c r="J29" s="103" t="s">
+        <v>305</v>
+      </c>
+      <c r="K29" s="103" t="s">
+        <v>317</v>
+      </c>
+      <c r="L29" s="89" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="30" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B30" s="360"/>
+      <c r="C30" s="363"/>
+      <c r="D30" s="350"/>
+      <c r="E30" s="304"/>
+      <c r="F30" s="386"/>
+      <c r="G30" s="405" t="s">
+        <v>67</v>
+      </c>
+      <c r="H30" s="392" t="s">
+        <v>312</v>
+      </c>
+      <c r="I30" s="392"/>
+      <c r="J30" s="392"/>
+      <c r="K30" s="392"/>
+      <c r="L30" s="89" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="31" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B31" s="360"/>
+      <c r="C31" s="363"/>
+      <c r="D31" s="350" t="s">
+        <v>322</v>
+      </c>
+      <c r="E31" s="341" t="s">
+        <v>323</v>
+      </c>
+      <c r="F31" s="351" t="s">
+        <v>301</v>
+      </c>
+      <c r="G31" s="403" t="s">
+        <v>302</v>
+      </c>
+      <c r="H31" s="74" t="s">
+        <v>303</v>
+      </c>
+      <c r="I31" s="377" t="s">
+        <v>304</v>
+      </c>
+      <c r="J31" s="104" t="s">
+        <v>305</v>
+      </c>
+      <c r="K31" s="104" t="s">
+        <v>343</v>
+      </c>
+      <c r="L31" s="105" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="32" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B32" s="360"/>
+      <c r="C32" s="363"/>
+      <c r="D32" s="350"/>
+      <c r="E32" s="341"/>
+      <c r="F32" s="351"/>
+      <c r="G32" s="403" t="s">
         <v>308</v>
       </c>
-      <c r="L2" s="158" t="s">
-[...2 lines deleted...]
-      <c r="M2" s="158" t="s">
+      <c r="H32" s="74" t="s">
+        <v>303</v>
+      </c>
+      <c r="I32" s="378"/>
+      <c r="J32" s="104" t="s">
+        <v>309</v>
+      </c>
+      <c r="K32" s="104" t="s">
+        <v>343</v>
+      </c>
+      <c r="L32" s="105" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="33" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B33" s="360"/>
+      <c r="C33" s="363"/>
+      <c r="D33" s="350"/>
+      <c r="E33" s="341"/>
+      <c r="F33" s="351"/>
+      <c r="G33" s="403" t="s">
+        <v>422</v>
+      </c>
+      <c r="H33" s="74" t="s">
+        <v>303</v>
+      </c>
+      <c r="I33" s="378"/>
+      <c r="J33" s="104" t="s">
+        <v>305</v>
+      </c>
+      <c r="K33" s="104" t="s">
+        <v>343</v>
+      </c>
+      <c r="L33" s="105" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="34" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B34" s="360"/>
+      <c r="C34" s="363"/>
+      <c r="D34" s="350"/>
+      <c r="E34" s="341"/>
+      <c r="F34" s="351"/>
+      <c r="G34" s="403" t="s">
+        <v>425</v>
+      </c>
+      <c r="H34" s="380" t="s">
+        <v>312</v>
+      </c>
+      <c r="I34" s="380"/>
+      <c r="J34" s="380"/>
+      <c r="K34" s="380"/>
+      <c r="L34" s="105" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="35" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B35" s="360"/>
+      <c r="C35" s="363"/>
+      <c r="D35" s="350"/>
+      <c r="E35" s="388" t="s">
+        <v>324</v>
+      </c>
+      <c r="F35" s="390" t="s">
+        <v>120</v>
+      </c>
+      <c r="G35" s="404" t="s">
+        <v>315</v>
+      </c>
+      <c r="H35" s="101" t="s">
+        <v>316</v>
+      </c>
+      <c r="I35" s="348" t="s">
+        <v>304</v>
+      </c>
+      <c r="J35" s="108" t="s">
+        <v>305</v>
+      </c>
+      <c r="K35" s="108" t="s">
+        <v>317</v>
+      </c>
+      <c r="L35" s="106" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="36" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B36" s="360"/>
+      <c r="C36" s="363"/>
+      <c r="D36" s="350"/>
+      <c r="E36" s="388"/>
+      <c r="F36" s="390"/>
+      <c r="G36" s="404" t="s">
+        <v>319</v>
+      </c>
+      <c r="H36" s="101" t="s">
+        <v>316</v>
+      </c>
+      <c r="I36" s="348"/>
+      <c r="J36" s="108" t="s">
+        <v>305</v>
+      </c>
+      <c r="K36" s="108" t="s">
+        <v>333</v>
+      </c>
+      <c r="L36" s="106" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="37" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B37" s="360"/>
+      <c r="C37" s="363"/>
+      <c r="D37" s="350"/>
+      <c r="E37" s="388"/>
+      <c r="F37" s="390"/>
+      <c r="G37" s="404" t="s">
+        <v>426</v>
+      </c>
+      <c r="H37" s="101" t="s">
+        <v>303</v>
+      </c>
+      <c r="I37" s="348"/>
+      <c r="J37" s="108" t="s">
+        <v>305</v>
+      </c>
+      <c r="K37" s="108" t="s">
+        <v>335</v>
+      </c>
+      <c r="L37" s="106" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="38" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B38" s="361"/>
+      <c r="C38" s="364"/>
+      <c r="D38" s="387"/>
+      <c r="E38" s="389"/>
+      <c r="F38" s="391"/>
+      <c r="G38" s="407" t="s">
+        <v>64</v>
+      </c>
+      <c r="H38" s="399" t="s">
+        <v>312</v>
+      </c>
+      <c r="I38" s="399"/>
+      <c r="J38" s="399"/>
+      <c r="K38" s="399"/>
+      <c r="L38" s="90" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="39" spans="2:16" s="31" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B39" s="97"/>
+      <c r="C39" s="98"/>
+      <c r="D39" s="95"/>
+      <c r="E39" s="96" t="s">
+        <v>346</v>
+      </c>
+      <c r="F39" s="99"/>
+      <c r="G39" s="99"/>
+      <c r="H39" s="99"/>
+      <c r="I39" s="99"/>
+      <c r="J39" s="99"/>
+    </row>
+    <row r="40" spans="2:16" s="31" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B40" s="359" t="s">
+        <v>84</v>
+      </c>
+      <c r="C40" s="371" t="s">
+        <v>39</v>
+      </c>
+      <c r="D40" s="379" t="s">
+        <v>289</v>
+      </c>
+      <c r="E40" s="379"/>
+      <c r="F40" s="365" t="s">
+        <v>347</v>
+      </c>
+      <c r="G40" s="366"/>
+      <c r="H40" s="366"/>
+      <c r="I40" s="366"/>
+      <c r="J40" s="366"/>
+      <c r="K40" s="366"/>
+      <c r="L40" s="367"/>
+    </row>
+    <row r="41" spans="2:16" s="31" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B41" s="360"/>
+      <c r="C41" s="372"/>
+      <c r="D41" s="120" t="s">
+        <v>26</v>
+      </c>
+      <c r="E41" s="121" t="s">
         <v>291</v>
       </c>
-      <c r="N2" s="159" t="s">
+      <c r="F41" s="37" t="s">
+        <v>292</v>
+      </c>
+      <c r="G41" s="119" t="s">
+        <v>293</v>
+      </c>
+      <c r="H41" s="119" t="s">
+        <v>294</v>
+      </c>
+      <c r="I41" s="119" t="s">
+        <v>295</v>
+      </c>
+      <c r="J41" s="119" t="s">
+        <v>296</v>
+      </c>
+      <c r="K41" s="119" t="s">
+        <v>297</v>
+      </c>
+      <c r="L41" s="122" t="s">
         <v>298</v>
       </c>
     </row>
-    <row r="3" spans="2:18" s="34" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B3" s="395" t="s">
+    <row r="42" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B42" s="360"/>
+      <c r="C42" s="372"/>
+      <c r="D42" s="338" t="s">
+        <v>299</v>
+      </c>
+      <c r="E42" s="342" t="s">
+        <v>300</v>
+      </c>
+      <c r="F42" s="306" t="s">
+        <v>128</v>
+      </c>
+      <c r="G42" s="405" t="s">
+        <v>325</v>
+      </c>
+      <c r="H42" s="100" t="s">
+        <v>316</v>
+      </c>
+      <c r="I42" s="309" t="s">
+        <v>304</v>
+      </c>
+      <c r="J42" s="110" t="s">
+        <v>305</v>
+      </c>
+      <c r="K42" s="110" t="s">
+        <v>338</v>
+      </c>
+      <c r="L42" s="107" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="43" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B43" s="360"/>
+      <c r="C43" s="372"/>
+      <c r="D43" s="338"/>
+      <c r="E43" s="304"/>
+      <c r="F43" s="306"/>
+      <c r="G43" s="405" t="s">
+        <v>326</v>
+      </c>
+      <c r="H43" s="102" t="s">
+        <v>327</v>
+      </c>
+      <c r="I43" s="309"/>
+      <c r="J43" s="103" t="s">
+        <v>348</v>
+      </c>
+      <c r="K43" s="103" t="s">
+        <v>340</v>
+      </c>
+      <c r="L43" s="89" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="44" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B44" s="360"/>
+      <c r="C44" s="372"/>
+      <c r="D44" s="338"/>
+      <c r="E44" s="304"/>
+      <c r="F44" s="306"/>
+      <c r="G44" s="405" t="s">
+        <v>424</v>
+      </c>
+      <c r="H44" s="102" t="s">
+        <v>329</v>
+      </c>
+      <c r="I44" s="310"/>
+      <c r="J44" s="103" t="s">
+        <v>305</v>
+      </c>
+      <c r="K44" s="103" t="s">
+        <v>317</v>
+      </c>
+      <c r="L44" s="89" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="45" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B45" s="360"/>
+      <c r="C45" s="372"/>
+      <c r="D45" s="338"/>
+      <c r="E45" s="304"/>
+      <c r="F45" s="307"/>
+      <c r="G45" s="405" t="s">
+        <v>65</v>
+      </c>
+      <c r="H45" s="374" t="s">
+        <v>312</v>
+      </c>
+      <c r="I45" s="375"/>
+      <c r="J45" s="375"/>
+      <c r="K45" s="376"/>
+      <c r="L45" s="89" t="s">
+        <v>349</v>
+      </c>
+      <c r="P45" s="32"/>
+    </row>
+    <row r="46" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B46" s="360"/>
+      <c r="C46" s="372"/>
+      <c r="D46" s="338"/>
+      <c r="E46" s="333" t="s">
+        <v>314</v>
+      </c>
+      <c r="F46" s="334" t="s">
+        <v>120</v>
+      </c>
+      <c r="G46" s="404" t="s">
+        <v>315</v>
+      </c>
+      <c r="H46" s="101" t="s">
+        <v>316</v>
+      </c>
+      <c r="I46" s="330" t="s">
+        <v>304</v>
+      </c>
+      <c r="J46" s="108" t="s">
+        <v>305</v>
+      </c>
+      <c r="K46" s="108" t="s">
+        <v>333</v>
+      </c>
+      <c r="L46" s="106" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="47" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B47" s="360"/>
+      <c r="C47" s="372"/>
+      <c r="D47" s="338"/>
+      <c r="E47" s="333"/>
+      <c r="F47" s="335"/>
+      <c r="G47" s="404" t="s">
+        <v>319</v>
+      </c>
+      <c r="H47" s="101" t="s">
+        <v>316</v>
+      </c>
+      <c r="I47" s="331"/>
+      <c r="J47" s="108" t="s">
+        <v>305</v>
+      </c>
+      <c r="K47" s="108" t="s">
+        <v>333</v>
+      </c>
+      <c r="L47" s="106" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="48" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B48" s="360"/>
+      <c r="C48" s="372"/>
+      <c r="D48" s="338"/>
+      <c r="E48" s="333"/>
+      <c r="F48" s="335"/>
+      <c r="G48" s="404" t="s">
+        <v>426</v>
+      </c>
+      <c r="H48" s="101" t="s">
+        <v>303</v>
+      </c>
+      <c r="I48" s="332"/>
+      <c r="J48" s="108" t="s">
+        <v>348</v>
+      </c>
+      <c r="K48" s="108" t="s">
+        <v>335</v>
+      </c>
+      <c r="L48" s="106" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="49" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B49" s="360"/>
+      <c r="C49" s="372"/>
+      <c r="D49" s="339"/>
+      <c r="E49" s="333"/>
+      <c r="F49" s="336"/>
+      <c r="G49" s="404" t="s">
+        <v>64</v>
+      </c>
+      <c r="H49" s="324" t="s">
+        <v>312</v>
+      </c>
+      <c r="I49" s="325"/>
+      <c r="J49" s="325"/>
+      <c r="K49" s="326"/>
+      <c r="L49" s="106" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="50" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B50" s="360"/>
+      <c r="C50" s="372"/>
+      <c r="D50" s="340" t="s">
+        <v>322</v>
+      </c>
+      <c r="E50" s="314" t="s">
+        <v>323</v>
+      </c>
+      <c r="F50" s="317" t="s">
+        <v>301</v>
+      </c>
+      <c r="G50" s="403" t="s">
+        <v>302</v>
+      </c>
+      <c r="H50" s="74" t="s">
+        <v>303</v>
+      </c>
+      <c r="I50" s="377" t="s">
+        <v>304</v>
+      </c>
+      <c r="J50" s="104" t="s">
+        <v>305</v>
+      </c>
+      <c r="K50" s="104" t="s">
+        <v>343</v>
+      </c>
+      <c r="L50" s="105" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="51" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B51" s="360"/>
+      <c r="C51" s="372"/>
+      <c r="D51" s="338"/>
+      <c r="E51" s="315"/>
+      <c r="F51" s="318"/>
+      <c r="G51" s="403" t="s">
+        <v>308</v>
+      </c>
+      <c r="H51" s="74" t="s">
+        <v>303</v>
+      </c>
+      <c r="I51" s="378"/>
+      <c r="J51" s="104" t="s">
+        <v>309</v>
+      </c>
+      <c r="K51" s="104" t="s">
+        <v>343</v>
+      </c>
+      <c r="L51" s="105" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="52" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B52" s="360"/>
+      <c r="C52" s="372"/>
+      <c r="D52" s="338"/>
+      <c r="E52" s="315"/>
+      <c r="F52" s="318"/>
+      <c r="G52" s="403" t="s">
+        <v>422</v>
+      </c>
+      <c r="H52" s="74" t="s">
+        <v>303</v>
+      </c>
+      <c r="I52" s="378"/>
+      <c r="J52" s="104" t="s">
+        <v>305</v>
+      </c>
+      <c r="K52" s="104" t="s">
+        <v>343</v>
+      </c>
+      <c r="L52" s="105" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="53" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B53" s="360"/>
+      <c r="C53" s="372"/>
+      <c r="D53" s="338"/>
+      <c r="E53" s="316"/>
+      <c r="F53" s="319"/>
+      <c r="G53" s="403" t="s">
+        <v>50</v>
+      </c>
+      <c r="H53" s="301" t="s">
+        <v>312</v>
+      </c>
+      <c r="I53" s="302"/>
+      <c r="J53" s="302"/>
+      <c r="K53" s="303"/>
+      <c r="L53" s="105" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="54" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B54" s="360"/>
+      <c r="C54" s="372"/>
+      <c r="D54" s="338"/>
+      <c r="E54" s="320" t="s">
+        <v>324</v>
+      </c>
+      <c r="F54" s="305" t="s">
+        <v>128</v>
+      </c>
+      <c r="G54" s="405" t="s">
+        <v>325</v>
+      </c>
+      <c r="H54" s="102" t="s">
+        <v>316</v>
+      </c>
+      <c r="I54" s="308" t="s">
+        <v>304</v>
+      </c>
+      <c r="J54" s="103" t="s">
+        <v>305</v>
+      </c>
+      <c r="K54" s="103" t="s">
+        <v>338</v>
+      </c>
+      <c r="L54" s="89" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="55" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B55" s="360"/>
+      <c r="C55" s="372"/>
+      <c r="D55" s="338"/>
+      <c r="E55" s="321"/>
+      <c r="F55" s="306"/>
+      <c r="G55" s="405" t="s">
+        <v>326</v>
+      </c>
+      <c r="H55" s="102" t="s">
+        <v>327</v>
+      </c>
+      <c r="I55" s="309"/>
+      <c r="J55" s="103" t="s">
+        <v>348</v>
+      </c>
+      <c r="K55" s="103" t="s">
+        <v>340</v>
+      </c>
+      <c r="L55" s="89" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="56" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B56" s="360"/>
+      <c r="C56" s="372"/>
+      <c r="D56" s="338"/>
+      <c r="E56" s="321"/>
+      <c r="F56" s="306"/>
+      <c r="G56" s="405" t="s">
+        <v>424</v>
+      </c>
+      <c r="H56" s="102" t="s">
+        <v>329</v>
+      </c>
+      <c r="I56" s="310"/>
+      <c r="J56" s="103" t="s">
+        <v>305</v>
+      </c>
+      <c r="K56" s="103" t="s">
+        <v>317</v>
+      </c>
+      <c r="L56" s="89" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="57" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B57" s="360"/>
+      <c r="C57" s="373"/>
+      <c r="D57" s="356"/>
+      <c r="E57" s="322"/>
+      <c r="F57" s="323"/>
+      <c r="G57" s="405" t="s">
+        <v>78</v>
+      </c>
+      <c r="H57" s="374" t="s">
+        <v>312</v>
+      </c>
+      <c r="I57" s="375"/>
+      <c r="J57" s="375"/>
+      <c r="K57" s="376"/>
+      <c r="L57" s="75" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="58" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B58" s="360"/>
+      <c r="C58" s="343"/>
+      <c r="D58" s="343"/>
+      <c r="E58" s="343"/>
+      <c r="F58" s="343"/>
+      <c r="G58" s="343"/>
+      <c r="H58" s="343"/>
+      <c r="I58" s="343"/>
+      <c r="J58" s="343"/>
+      <c r="K58" s="343"/>
+      <c r="L58" s="344"/>
+    </row>
+    <row r="59" spans="2:16" s="31" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B59" s="360"/>
+      <c r="C59" s="400" t="s">
+        <v>40</v>
+      </c>
+      <c r="D59" s="362" t="s">
+        <v>289</v>
+      </c>
+      <c r="E59" s="362"/>
+      <c r="F59" s="368" t="s">
+        <v>351</v>
+      </c>
+      <c r="G59" s="369"/>
+      <c r="H59" s="369"/>
+      <c r="I59" s="369"/>
+      <c r="J59" s="369"/>
+      <c r="K59" s="369"/>
+      <c r="L59" s="370"/>
+    </row>
+    <row r="60" spans="2:16" s="31" customFormat="1" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B60" s="360"/>
+      <c r="C60" s="400"/>
+      <c r="D60" s="120" t="s">
+        <v>26</v>
+      </c>
+      <c r="E60" s="121" t="s">
+        <v>291</v>
+      </c>
+      <c r="F60" s="37" t="s">
+        <v>292</v>
+      </c>
+      <c r="G60" s="119" t="s">
+        <v>293</v>
+      </c>
+      <c r="H60" s="119" t="s">
+        <v>294</v>
+      </c>
+      <c r="I60" s="119" t="s">
+        <v>295</v>
+      </c>
+      <c r="J60" s="119" t="s">
+        <v>296</v>
+      </c>
+      <c r="K60" s="119" t="s">
+        <v>297</v>
+      </c>
+      <c r="L60" s="122" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="61" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B61" s="360"/>
+      <c r="C61" s="400"/>
+      <c r="D61" s="337" t="s">
+        <v>299</v>
+      </c>
+      <c r="E61" s="341" t="s">
+        <v>300</v>
+      </c>
+      <c r="F61" s="317" t="s">
+        <v>301</v>
+      </c>
+      <c r="G61" s="403" t="s">
+        <v>352</v>
+      </c>
+      <c r="H61" s="74" t="s">
+        <v>303</v>
+      </c>
+      <c r="I61" s="327" t="s">
+        <v>304</v>
+      </c>
+      <c r="J61" s="104" t="s">
+        <v>305</v>
+      </c>
+      <c r="K61" s="104" t="s">
+        <v>306</v>
+      </c>
+      <c r="L61" s="105" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="62" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B62" s="360"/>
+      <c r="C62" s="400"/>
+      <c r="D62" s="338"/>
+      <c r="E62" s="341"/>
+      <c r="F62" s="318"/>
+      <c r="G62" s="403" t="s">
+        <v>371</v>
+      </c>
+      <c r="H62" s="74" t="s">
+        <v>303</v>
+      </c>
+      <c r="I62" s="328"/>
+      <c r="J62" s="104" t="s">
+        <v>309</v>
+      </c>
+      <c r="K62" s="104" t="s">
+        <v>306</v>
+      </c>
+      <c r="L62" s="105" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="63" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B63" s="360"/>
+      <c r="C63" s="400"/>
+      <c r="D63" s="338"/>
+      <c r="E63" s="341"/>
+      <c r="F63" s="318"/>
+      <c r="G63" s="403" t="s">
+        <v>354</v>
+      </c>
+      <c r="H63" s="74" t="s">
+        <v>355</v>
+      </c>
+      <c r="I63" s="329"/>
+      <c r="J63" s="104" t="s">
+        <v>305</v>
+      </c>
+      <c r="K63" s="104" t="s">
+        <v>306</v>
+      </c>
+      <c r="L63" s="105" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="64" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B64" s="360"/>
+      <c r="C64" s="400"/>
+      <c r="D64" s="338"/>
+      <c r="E64" s="341"/>
+      <c r="F64" s="319"/>
+      <c r="G64" s="403" t="s">
+        <v>174</v>
+      </c>
+      <c r="H64" s="301" t="s">
+        <v>356</v>
+      </c>
+      <c r="I64" s="302"/>
+      <c r="J64" s="302"/>
+      <c r="K64" s="303"/>
+      <c r="L64" s="105" t="s">
+        <v>357</v>
+      </c>
+      <c r="P64" s="32"/>
+    </row>
+    <row r="65" spans="2:12" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B65" s="360"/>
+      <c r="C65" s="400"/>
+      <c r="D65" s="338"/>
+      <c r="E65" s="333" t="s">
+        <v>314</v>
+      </c>
+      <c r="F65" s="334" t="s">
+        <v>120</v>
+      </c>
+      <c r="G65" s="404" t="s">
+        <v>358</v>
+      </c>
+      <c r="H65" s="108" t="s">
+        <v>316</v>
+      </c>
+      <c r="I65" s="330" t="s">
+        <v>304</v>
+      </c>
+      <c r="J65" s="108" t="s">
+        <v>305</v>
+      </c>
+      <c r="K65" s="108" t="s">
+        <v>317</v>
+      </c>
+      <c r="L65" s="106" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="66" spans="2:12" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B66" s="360"/>
+      <c r="C66" s="400"/>
+      <c r="D66" s="338"/>
+      <c r="E66" s="333"/>
+      <c r="F66" s="335"/>
+      <c r="G66" s="404" t="s">
+        <v>427</v>
+      </c>
+      <c r="H66" s="108" t="s">
+        <v>316</v>
+      </c>
+      <c r="I66" s="331"/>
+      <c r="J66" s="108" t="s">
+        <v>305</v>
+      </c>
+      <c r="K66" s="108" t="s">
+        <v>317</v>
+      </c>
+      <c r="L66" s="106" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="67" spans="2:12" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B67" s="360"/>
+      <c r="C67" s="400"/>
+      <c r="D67" s="338"/>
+      <c r="E67" s="333"/>
+      <c r="F67" s="335"/>
+      <c r="G67" s="404" t="s">
+        <v>360</v>
+      </c>
+      <c r="H67" s="108" t="s">
+        <v>361</v>
+      </c>
+      <c r="I67" s="332"/>
+      <c r="J67" s="108" t="s">
+        <v>305</v>
+      </c>
+      <c r="K67" s="108" t="s">
+        <v>317</v>
+      </c>
+      <c r="L67" s="106" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="68" spans="2:12" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B68" s="360"/>
+      <c r="C68" s="400"/>
+      <c r="D68" s="339"/>
+      <c r="E68" s="333"/>
+      <c r="F68" s="336"/>
+      <c r="G68" s="404" t="s">
+        <v>141</v>
+      </c>
+      <c r="H68" s="111" t="s">
+        <v>356</v>
+      </c>
+      <c r="I68" s="112"/>
+      <c r="J68" s="112"/>
+      <c r="K68" s="113"/>
+      <c r="L68" s="106" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="69" spans="2:12" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B69" s="360"/>
+      <c r="C69" s="400"/>
+      <c r="D69" s="340" t="s">
+        <v>322</v>
+      </c>
+      <c r="E69" s="314" t="s">
+        <v>323</v>
+      </c>
+      <c r="F69" s="317" t="s">
+        <v>301</v>
+      </c>
+      <c r="G69" s="403" t="s">
+        <v>352</v>
+      </c>
+      <c r="H69" s="74" t="s">
+        <v>303</v>
+      </c>
+      <c r="I69" s="327" t="s">
+        <v>304</v>
+      </c>
+      <c r="J69" s="104" t="s">
+        <v>305</v>
+      </c>
+      <c r="K69" s="104" t="s">
+        <v>306</v>
+      </c>
+      <c r="L69" s="105" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="70" spans="2:12" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B70" s="360"/>
+      <c r="C70" s="400"/>
+      <c r="D70" s="338"/>
+      <c r="E70" s="315"/>
+      <c r="F70" s="318"/>
+      <c r="G70" s="403" t="s">
+        <v>371</v>
+      </c>
+      <c r="H70" s="74" t="s">
+        <v>303</v>
+      </c>
+      <c r="I70" s="328"/>
+      <c r="J70" s="104" t="s">
+        <v>309</v>
+      </c>
+      <c r="K70" s="104" t="s">
+        <v>306</v>
+      </c>
+      <c r="L70" s="105" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="71" spans="2:12" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B71" s="360"/>
+      <c r="C71" s="400"/>
+      <c r="D71" s="338"/>
+      <c r="E71" s="315"/>
+      <c r="F71" s="318"/>
+      <c r="G71" s="403" t="s">
+        <v>354</v>
+      </c>
+      <c r="H71" s="74" t="s">
+        <v>355</v>
+      </c>
+      <c r="I71" s="329"/>
+      <c r="J71" s="104" t="s">
+        <v>305</v>
+      </c>
+      <c r="K71" s="104" t="s">
+        <v>306</v>
+      </c>
+      <c r="L71" s="105" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="72" spans="2:12" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B72" s="360"/>
+      <c r="C72" s="400"/>
+      <c r="D72" s="338"/>
+      <c r="E72" s="316"/>
+      <c r="F72" s="319"/>
+      <c r="G72" s="403" t="s">
+        <v>36</v>
+      </c>
+      <c r="H72" s="301" t="s">
+        <v>356</v>
+      </c>
+      <c r="I72" s="302"/>
+      <c r="J72" s="302"/>
+      <c r="K72" s="303"/>
+      <c r="L72" s="105" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="73" spans="2:12" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B73" s="360"/>
+      <c r="C73" s="400"/>
+      <c r="D73" s="338"/>
+      <c r="E73" s="320" t="s">
+        <v>324</v>
+      </c>
+      <c r="F73" s="305" t="s">
+        <v>128</v>
+      </c>
+      <c r="G73" s="405" t="s">
+        <v>363</v>
+      </c>
+      <c r="H73" s="103" t="s">
+        <v>316</v>
+      </c>
+      <c r="I73" s="308" t="s">
+        <v>304</v>
+      </c>
+      <c r="J73" s="103" t="s">
+        <v>305</v>
+      </c>
+      <c r="K73" s="103" t="s">
+        <v>317</v>
+      </c>
+      <c r="L73" s="89" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="74" spans="2:12" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B74" s="360"/>
+      <c r="C74" s="400"/>
+      <c r="D74" s="338"/>
+      <c r="E74" s="321"/>
+      <c r="F74" s="306"/>
+      <c r="G74" s="405" t="s">
+        <v>364</v>
+      </c>
+      <c r="H74" s="103" t="s">
+        <v>327</v>
+      </c>
+      <c r="I74" s="309"/>
+      <c r="J74" s="103" t="s">
+        <v>305</v>
+      </c>
+      <c r="K74" s="103" t="s">
+        <v>317</v>
+      </c>
+      <c r="L74" s="89" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="75" spans="2:12" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B75" s="360"/>
+      <c r="C75" s="400"/>
+      <c r="D75" s="338"/>
+      <c r="E75" s="321"/>
+      <c r="F75" s="306"/>
+      <c r="G75" s="405" t="s">
+        <v>428</v>
+      </c>
+      <c r="H75" s="103" t="s">
+        <v>329</v>
+      </c>
+      <c r="I75" s="310"/>
+      <c r="J75" s="103" t="s">
+        <v>305</v>
+      </c>
+      <c r="K75" s="103" t="s">
+        <v>330</v>
+      </c>
+      <c r="L75" s="89" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="76" spans="2:12" s="31" customFormat="1" ht="11.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B76" s="361"/>
+      <c r="C76" s="401"/>
+      <c r="D76" s="356"/>
+      <c r="E76" s="322"/>
+      <c r="F76" s="323"/>
+      <c r="G76" s="408" t="s">
+        <v>183</v>
+      </c>
+      <c r="H76" s="374" t="s">
+        <v>312</v>
+      </c>
+      <c r="I76" s="375"/>
+      <c r="J76" s="375"/>
+      <c r="K76" s="376"/>
+      <c r="L76" s="75" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="77" spans="2:12" s="31" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B77" s="97"/>
+      <c r="C77" s="98"/>
+      <c r="D77" s="95"/>
+      <c r="E77" s="96" t="s">
+        <v>346</v>
+      </c>
+      <c r="F77" s="99"/>
+      <c r="G77" s="99"/>
+      <c r="H77" s="99"/>
+      <c r="I77" s="99"/>
+      <c r="J77" s="99"/>
+    </row>
+    <row r="78" spans="2:12" s="31" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B78" s="359" t="s">
+        <v>85</v>
+      </c>
+      <c r="C78" s="396" t="s">
+        <v>44</v>
+      </c>
+      <c r="D78" s="379" t="s">
+        <v>289</v>
+      </c>
+      <c r="E78" s="379"/>
+      <c r="F78" s="365" t="s">
+        <v>366</v>
+      </c>
+      <c r="G78" s="366"/>
+      <c r="H78" s="366"/>
+      <c r="I78" s="366"/>
+      <c r="J78" s="366"/>
+      <c r="K78" s="366"/>
+      <c r="L78" s="367"/>
+    </row>
+    <row r="79" spans="2:12" s="31" customFormat="1" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B79" s="360"/>
+      <c r="C79" s="397"/>
+      <c r="D79" s="120" t="s">
+        <v>26</v>
+      </c>
+      <c r="E79" s="121" t="s">
+        <v>291</v>
+      </c>
+      <c r="F79" s="37" t="s">
+        <v>292</v>
+      </c>
+      <c r="G79" s="119" t="s">
+        <v>293</v>
+      </c>
+      <c r="H79" s="119" t="s">
+        <v>294</v>
+      </c>
+      <c r="I79" s="119" t="s">
+        <v>295</v>
+      </c>
+      <c r="J79" s="119" t="s">
+        <v>296</v>
+      </c>
+      <c r="K79" s="119" t="s">
+        <v>297</v>
+      </c>
+      <c r="L79" s="122" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="80" spans="2:12" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B80" s="360"/>
+      <c r="C80" s="397"/>
+      <c r="D80" s="337" t="s">
+        <v>299</v>
+      </c>
+      <c r="E80" s="345" t="s">
+        <v>300</v>
+      </c>
+      <c r="F80" s="398" t="s">
+        <v>120</v>
+      </c>
+      <c r="G80" s="404" t="s">
+        <v>358</v>
+      </c>
+      <c r="H80" s="114" t="s">
+        <v>316</v>
+      </c>
+      <c r="I80" s="346" t="s">
+        <v>304</v>
+      </c>
+      <c r="J80" s="114" t="s">
+        <v>305</v>
+      </c>
+      <c r="K80" s="114" t="s">
+        <v>333</v>
+      </c>
+      <c r="L80" s="109" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="81" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B81" s="360"/>
+      <c r="C81" s="397"/>
+      <c r="D81" s="338"/>
+      <c r="E81" s="333"/>
+      <c r="F81" s="335"/>
+      <c r="G81" s="404" t="s">
+        <v>427</v>
+      </c>
+      <c r="H81" s="108" t="s">
+        <v>316</v>
+      </c>
+      <c r="I81" s="331"/>
+      <c r="J81" s="108" t="s">
+        <v>305</v>
+      </c>
+      <c r="K81" s="108" t="s">
+        <v>333</v>
+      </c>
+      <c r="L81" s="106" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="82" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B82" s="360"/>
+      <c r="C82" s="397"/>
+      <c r="D82" s="338"/>
+      <c r="E82" s="333"/>
+      <c r="F82" s="335"/>
+      <c r="G82" s="404" t="s">
+        <v>360</v>
+      </c>
+      <c r="H82" s="108" t="s">
+        <v>361</v>
+      </c>
+      <c r="I82" s="332"/>
+      <c r="J82" s="108" t="s">
+        <v>305</v>
+      </c>
+      <c r="K82" s="108" t="s">
+        <v>368</v>
+      </c>
+      <c r="L82" s="106" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="83" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B83" s="360"/>
+      <c r="C83" s="397"/>
+      <c r="D83" s="338"/>
+      <c r="E83" s="333"/>
+      <c r="F83" s="336"/>
+      <c r="G83" s="404" t="s">
+        <v>121</v>
+      </c>
+      <c r="H83" s="324" t="s">
+        <v>356</v>
+      </c>
+      <c r="I83" s="325"/>
+      <c r="J83" s="325"/>
+      <c r="K83" s="326"/>
+      <c r="L83" s="106" t="s">
+        <v>362</v>
+      </c>
+      <c r="P83" s="32"/>
+    </row>
+    <row r="84" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B84" s="360"/>
+      <c r="C84" s="397"/>
+      <c r="D84" s="338"/>
+      <c r="E84" s="304" t="s">
+        <v>314</v>
+      </c>
+      <c r="F84" s="305" t="s">
+        <v>128</v>
+      </c>
+      <c r="G84" s="405" t="s">
+        <v>363</v>
+      </c>
+      <c r="H84" s="103" t="s">
+        <v>316</v>
+      </c>
+      <c r="I84" s="308" t="s">
+        <v>304</v>
+      </c>
+      <c r="J84" s="103" t="s">
+        <v>305</v>
+      </c>
+      <c r="K84" s="103" t="s">
+        <v>338</v>
+      </c>
+      <c r="L84" s="89" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="85" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B85" s="360"/>
+      <c r="C85" s="397"/>
+      <c r="D85" s="338"/>
+      <c r="E85" s="304"/>
+      <c r="F85" s="306"/>
+      <c r="G85" s="405" t="s">
+        <v>364</v>
+      </c>
+      <c r="H85" s="103" t="s">
+        <v>327</v>
+      </c>
+      <c r="I85" s="309"/>
+      <c r="J85" s="103" t="s">
+        <v>305</v>
+      </c>
+      <c r="K85" s="103" t="s">
+        <v>370</v>
+      </c>
+      <c r="L85" s="89" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="86" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B86" s="360"/>
+      <c r="C86" s="397"/>
+      <c r="D86" s="338"/>
+      <c r="E86" s="304"/>
+      <c r="F86" s="306"/>
+      <c r="G86" s="405" t="s">
+        <v>428</v>
+      </c>
+      <c r="H86" s="103" t="s">
+        <v>329</v>
+      </c>
+      <c r="I86" s="310"/>
+      <c r="J86" s="103" t="s">
+        <v>305</v>
+      </c>
+      <c r="K86" s="103" t="s">
+        <v>317</v>
+      </c>
+      <c r="L86" s="89" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="87" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B87" s="360"/>
+      <c r="C87" s="397"/>
+      <c r="D87" s="339"/>
+      <c r="E87" s="304"/>
+      <c r="F87" s="307"/>
+      <c r="G87" s="405" t="s">
+        <v>199</v>
+      </c>
+      <c r="H87" s="311" t="s">
+        <v>312</v>
+      </c>
+      <c r="I87" s="312"/>
+      <c r="J87" s="312"/>
+      <c r="K87" s="313"/>
+      <c r="L87" s="89" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="88" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B88" s="360"/>
+      <c r="C88" s="397"/>
+      <c r="D88" s="340" t="s">
+        <v>322</v>
+      </c>
+      <c r="E88" s="314" t="s">
+        <v>323</v>
+      </c>
+      <c r="F88" s="317" t="s">
+        <v>301</v>
+      </c>
+      <c r="G88" s="403" t="s">
+        <v>352</v>
+      </c>
+      <c r="H88" s="74" t="s">
+        <v>303</v>
+      </c>
+      <c r="I88" s="327" t="s">
+        <v>304</v>
+      </c>
+      <c r="J88" s="104" t="s">
+        <v>305</v>
+      </c>
+      <c r="K88" s="104" t="s">
+        <v>343</v>
+      </c>
+      <c r="L88" s="105" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="89" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B89" s="360"/>
+      <c r="C89" s="397"/>
+      <c r="D89" s="338"/>
+      <c r="E89" s="315"/>
+      <c r="F89" s="318"/>
+      <c r="G89" s="403" t="s">
+        <v>371</v>
+      </c>
+      <c r="H89" s="74" t="s">
+        <v>303</v>
+      </c>
+      <c r="I89" s="328"/>
+      <c r="J89" s="104" t="s">
+        <v>309</v>
+      </c>
+      <c r="K89" s="104" t="s">
+        <v>343</v>
+      </c>
+      <c r="L89" s="105" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="90" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B90" s="360"/>
+      <c r="C90" s="397"/>
+      <c r="D90" s="338"/>
+      <c r="E90" s="315"/>
+      <c r="F90" s="318"/>
+      <c r="G90" s="403" t="s">
+        <v>354</v>
+      </c>
+      <c r="H90" s="74" t="s">
+        <v>355</v>
+      </c>
+      <c r="I90" s="329"/>
+      <c r="J90" s="104" t="s">
+        <v>305</v>
+      </c>
+      <c r="K90" s="104" t="s">
+        <v>343</v>
+      </c>
+      <c r="L90" s="105" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="91" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B91" s="360"/>
+      <c r="C91" s="397"/>
+      <c r="D91" s="338"/>
+      <c r="E91" s="316"/>
+      <c r="F91" s="319"/>
+      <c r="G91" s="403" t="s">
+        <v>202</v>
+      </c>
+      <c r="H91" s="301" t="s">
+        <v>356</v>
+      </c>
+      <c r="I91" s="302"/>
+      <c r="J91" s="302"/>
+      <c r="K91" s="303"/>
+      <c r="L91" s="105" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="92" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B92" s="360"/>
+      <c r="C92" s="397"/>
+      <c r="D92" s="338"/>
+      <c r="E92" s="353" t="s">
+        <v>324</v>
+      </c>
+      <c r="F92" s="334" t="s">
+        <v>120</v>
+      </c>
+      <c r="G92" s="404" t="s">
+        <v>358</v>
+      </c>
+      <c r="H92" s="108" t="s">
+        <v>316</v>
+      </c>
+      <c r="I92" s="330" t="s">
+        <v>304</v>
+      </c>
+      <c r="J92" s="108" t="s">
+        <v>305</v>
+      </c>
+      <c r="K92" s="108" t="s">
+        <v>333</v>
+      </c>
+      <c r="L92" s="106" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="93" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B93" s="360"/>
+      <c r="C93" s="397"/>
+      <c r="D93" s="338"/>
+      <c r="E93" s="354"/>
+      <c r="F93" s="335"/>
+      <c r="G93" s="404" t="s">
+        <v>427</v>
+      </c>
+      <c r="H93" s="108" t="s">
+        <v>316</v>
+      </c>
+      <c r="I93" s="331"/>
+      <c r="J93" s="108" t="s">
+        <v>305</v>
+      </c>
+      <c r="K93" s="108" t="s">
+        <v>333</v>
+      </c>
+      <c r="L93" s="106" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="94" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B94" s="360"/>
+      <c r="C94" s="397"/>
+      <c r="D94" s="338"/>
+      <c r="E94" s="354"/>
+      <c r="F94" s="335"/>
+      <c r="G94" s="404" t="s">
+        <v>360</v>
+      </c>
+      <c r="H94" s="108" t="s">
+        <v>361</v>
+      </c>
+      <c r="I94" s="332"/>
+      <c r="J94" s="108" t="s">
+        <v>305</v>
+      </c>
+      <c r="K94" s="108" t="s">
+        <v>368</v>
+      </c>
+      <c r="L94" s="106" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="95" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B95" s="360"/>
+      <c r="C95" s="402"/>
+      <c r="D95" s="339"/>
+      <c r="E95" s="355"/>
+      <c r="F95" s="336"/>
+      <c r="G95" s="404" t="s">
+        <v>205</v>
+      </c>
+      <c r="H95" s="324" t="s">
+        <v>356</v>
+      </c>
+      <c r="I95" s="325"/>
+      <c r="J95" s="325"/>
+      <c r="K95" s="326"/>
+      <c r="L95" s="106"/>
+    </row>
+    <row r="96" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B96" s="360"/>
+      <c r="C96" s="343"/>
+      <c r="D96" s="343"/>
+      <c r="E96" s="343"/>
+      <c r="F96" s="343"/>
+      <c r="G96" s="343"/>
+      <c r="H96" s="343"/>
+      <c r="I96" s="343"/>
+      <c r="J96" s="343"/>
+      <c r="K96" s="343"/>
+      <c r="L96" s="344"/>
+    </row>
+    <row r="97" spans="2:16" s="31" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B97" s="360"/>
+      <c r="C97" s="372" t="s">
+        <v>48</v>
+      </c>
+      <c r="D97" s="362" t="s">
+        <v>289</v>
+      </c>
+      <c r="E97" s="362"/>
+      <c r="F97" s="368" t="s">
+        <v>372</v>
+      </c>
+      <c r="G97" s="369"/>
+      <c r="H97" s="369"/>
+      <c r="I97" s="369"/>
+      <c r="J97" s="369"/>
+      <c r="K97" s="369"/>
+      <c r="L97" s="370"/>
+    </row>
+    <row r="98" spans="2:16" s="31" customFormat="1" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B98" s="360"/>
+      <c r="C98" s="372"/>
+      <c r="D98" s="120" t="s">
+        <v>26</v>
+      </c>
+      <c r="E98" s="121" t="s">
+        <v>291</v>
+      </c>
+      <c r="F98" s="37" t="s">
+        <v>292</v>
+      </c>
+      <c r="G98" s="119" t="s">
+        <v>293</v>
+      </c>
+      <c r="H98" s="119" t="s">
+        <v>294</v>
+      </c>
+      <c r="I98" s="119" t="s">
+        <v>295</v>
+      </c>
+      <c r="J98" s="119" t="s">
+        <v>296</v>
+      </c>
+      <c r="K98" s="119" t="s">
+        <v>297</v>
+      </c>
+      <c r="L98" s="122" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="99" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B99" s="360"/>
+      <c r="C99" s="372"/>
+      <c r="D99" s="337" t="s">
+        <v>299</v>
+      </c>
+      <c r="E99" s="304" t="s">
+        <v>300</v>
+      </c>
+      <c r="F99" s="305" t="s">
+        <v>128</v>
+      </c>
+      <c r="G99" s="405" t="s">
+        <v>363</v>
+      </c>
+      <c r="H99" s="103" t="s">
+        <v>316</v>
+      </c>
+      <c r="I99" s="308" t="s">
+        <v>304</v>
+      </c>
+      <c r="J99" s="103" t="s">
+        <v>305</v>
+      </c>
+      <c r="K99" s="103" t="s">
+        <v>338</v>
+      </c>
+      <c r="L99" s="89" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="100" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B100" s="360"/>
+      <c r="C100" s="372"/>
+      <c r="D100" s="338"/>
+      <c r="E100" s="304"/>
+      <c r="F100" s="306"/>
+      <c r="G100" s="405" t="s">
+        <v>364</v>
+      </c>
+      <c r="H100" s="103" t="s">
+        <v>327</v>
+      </c>
+      <c r="I100" s="309"/>
+      <c r="J100" s="103" t="s">
+        <v>348</v>
+      </c>
+      <c r="K100" s="103" t="s">
+        <v>370</v>
+      </c>
+      <c r="L100" s="89" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="101" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B101" s="360"/>
+      <c r="C101" s="372"/>
+      <c r="D101" s="338"/>
+      <c r="E101" s="304"/>
+      <c r="F101" s="306"/>
+      <c r="G101" s="405" t="s">
+        <v>428</v>
+      </c>
+      <c r="H101" s="103" t="s">
+        <v>329</v>
+      </c>
+      <c r="I101" s="310"/>
+      <c r="J101" s="103" t="s">
+        <v>305</v>
+      </c>
+      <c r="K101" s="103" t="s">
+        <v>317</v>
+      </c>
+      <c r="L101" s="89" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="102" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B102" s="360"/>
+      <c r="C102" s="372"/>
+      <c r="D102" s="338"/>
+      <c r="E102" s="304"/>
+      <c r="F102" s="307"/>
+      <c r="G102" s="405" t="s">
+        <v>215</v>
+      </c>
+      <c r="H102" s="311" t="s">
+        <v>312</v>
+      </c>
+      <c r="I102" s="312"/>
+      <c r="J102" s="312"/>
+      <c r="K102" s="313"/>
+      <c r="L102" s="89" t="s">
+        <v>365</v>
+      </c>
+      <c r="P102" s="32"/>
+    </row>
+    <row r="103" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B103" s="360"/>
+      <c r="C103" s="372"/>
+      <c r="D103" s="338"/>
+      <c r="E103" s="333" t="s">
+        <v>314</v>
+      </c>
+      <c r="F103" s="334" t="s">
+        <v>120</v>
+      </c>
+      <c r="G103" s="404" t="s">
+        <v>358</v>
+      </c>
+      <c r="H103" s="108" t="s">
+        <v>316</v>
+      </c>
+      <c r="I103" s="330" t="s">
+        <v>304</v>
+      </c>
+      <c r="J103" s="108" t="s">
+        <v>305</v>
+      </c>
+      <c r="K103" s="108" t="s">
+        <v>333</v>
+      </c>
+      <c r="L103" s="106" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="104" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B104" s="360"/>
+      <c r="C104" s="372"/>
+      <c r="D104" s="338"/>
+      <c r="E104" s="333"/>
+      <c r="F104" s="335"/>
+      <c r="G104" s="404" t="s">
+        <v>427</v>
+      </c>
+      <c r="H104" s="108" t="s">
+        <v>316</v>
+      </c>
+      <c r="I104" s="331"/>
+      <c r="J104" s="108" t="s">
+        <v>305</v>
+      </c>
+      <c r="K104" s="108" t="s">
+        <v>333</v>
+      </c>
+      <c r="L104" s="106" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="105" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B105" s="360"/>
+      <c r="C105" s="372"/>
+      <c r="D105" s="338"/>
+      <c r="E105" s="333"/>
+      <c r="F105" s="335"/>
+      <c r="G105" s="404" t="s">
+        <v>360</v>
+      </c>
+      <c r="H105" s="108" t="s">
+        <v>361</v>
+      </c>
+      <c r="I105" s="332"/>
+      <c r="J105" s="108" t="s">
+        <v>305</v>
+      </c>
+      <c r="K105" s="108" t="s">
+        <v>333</v>
+      </c>
+      <c r="L105" s="106" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="106" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B106" s="360"/>
+      <c r="C106" s="372"/>
+      <c r="D106" s="339"/>
+      <c r="E106" s="333"/>
+      <c r="F106" s="336"/>
+      <c r="G106" s="404" t="s">
+        <v>78</v>
+      </c>
+      <c r="H106" s="324" t="s">
+        <v>356</v>
+      </c>
+      <c r="I106" s="325"/>
+      <c r="J106" s="325"/>
+      <c r="K106" s="326"/>
+      <c r="L106" s="106"/>
+    </row>
+    <row r="107" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B107" s="360"/>
+      <c r="C107" s="372"/>
+      <c r="D107" s="340" t="s">
+        <v>322</v>
+      </c>
+      <c r="E107" s="314" t="s">
+        <v>323</v>
+      </c>
+      <c r="F107" s="317" t="s">
+        <v>301</v>
+      </c>
+      <c r="G107" s="403" t="s">
+        <v>352</v>
+      </c>
+      <c r="H107" s="74" t="s">
+        <v>303</v>
+      </c>
+      <c r="I107" s="327" t="s">
+        <v>304</v>
+      </c>
+      <c r="J107" s="104" t="s">
+        <v>305</v>
+      </c>
+      <c r="K107" s="104" t="s">
+        <v>343</v>
+      </c>
+      <c r="L107" s="105" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="108" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B108" s="360"/>
+      <c r="C108" s="372"/>
+      <c r="D108" s="338"/>
+      <c r="E108" s="315"/>
+      <c r="F108" s="318"/>
+      <c r="G108" s="403" t="s">
+        <v>371</v>
+      </c>
+      <c r="H108" s="74" t="s">
+        <v>303</v>
+      </c>
+      <c r="I108" s="328"/>
+      <c r="J108" s="104" t="s">
+        <v>309</v>
+      </c>
+      <c r="K108" s="104" t="s">
+        <v>343</v>
+      </c>
+      <c r="L108" s="105" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="109" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B109" s="360"/>
+      <c r="C109" s="372"/>
+      <c r="D109" s="338"/>
+      <c r="E109" s="315"/>
+      <c r="F109" s="318"/>
+      <c r="G109" s="403" t="s">
+        <v>354</v>
+      </c>
+      <c r="H109" s="74" t="s">
+        <v>355</v>
+      </c>
+      <c r="I109" s="329"/>
+      <c r="J109" s="104" t="s">
+        <v>305</v>
+      </c>
+      <c r="K109" s="104" t="s">
+        <v>343</v>
+      </c>
+      <c r="L109" s="105" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="110" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B110" s="360"/>
+      <c r="C110" s="372"/>
+      <c r="D110" s="338"/>
+      <c r="E110" s="316"/>
+      <c r="F110" s="319"/>
+      <c r="G110" s="403" t="s">
+        <v>174</v>
+      </c>
+      <c r="H110" s="301" t="s">
+        <v>356</v>
+      </c>
+      <c r="I110" s="302"/>
+      <c r="J110" s="302"/>
+      <c r="K110" s="303"/>
+      <c r="L110" s="105" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="111" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B111" s="360"/>
+      <c r="C111" s="372"/>
+      <c r="D111" s="338"/>
+      <c r="E111" s="320" t="s">
+        <v>324</v>
+      </c>
+      <c r="F111" s="305" t="s">
+        <v>128</v>
+      </c>
+      <c r="G111" s="405" t="s">
+        <v>363</v>
+      </c>
+      <c r="H111" s="103" t="s">
+        <v>316</v>
+      </c>
+      <c r="I111" s="308" t="s">
+        <v>304</v>
+      </c>
+      <c r="J111" s="103" t="s">
+        <v>305</v>
+      </c>
+      <c r="K111" s="103" t="s">
+        <v>338</v>
+      </c>
+      <c r="L111" s="89" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="112" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B112" s="360"/>
+      <c r="C112" s="372"/>
+      <c r="D112" s="338"/>
+      <c r="E112" s="321"/>
+      <c r="F112" s="306"/>
+      <c r="G112" s="405" t="s">
+        <v>364</v>
+      </c>
+      <c r="H112" s="103" t="s">
+        <v>327</v>
+      </c>
+      <c r="I112" s="309"/>
+      <c r="J112" s="103" t="s">
+        <v>348</v>
+      </c>
+      <c r="K112" s="103" t="s">
+        <v>370</v>
+      </c>
+      <c r="L112" s="89" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="113" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B113" s="360"/>
+      <c r="C113" s="372"/>
+      <c r="D113" s="338"/>
+      <c r="E113" s="321"/>
+      <c r="F113" s="306"/>
+      <c r="G113" s="405" t="s">
+        <v>428</v>
+      </c>
+      <c r="H113" s="103" t="s">
+        <v>329</v>
+      </c>
+      <c r="I113" s="310"/>
+      <c r="J113" s="103" t="s">
+        <v>305</v>
+      </c>
+      <c r="K113" s="103" t="s">
+        <v>317</v>
+      </c>
+      <c r="L113" s="89" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="114" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B114" s="360"/>
+      <c r="C114" s="372"/>
+      <c r="D114" s="339"/>
+      <c r="E114" s="342"/>
+      <c r="F114" s="307"/>
+      <c r="G114" s="405" t="s">
+        <v>199</v>
+      </c>
+      <c r="H114" s="311" t="s">
+        <v>312</v>
+      </c>
+      <c r="I114" s="312"/>
+      <c r="J114" s="312"/>
+      <c r="K114" s="313"/>
+      <c r="L114" s="89" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="115" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B115" s="360"/>
+      <c r="C115" s="343"/>
+      <c r="D115" s="343"/>
+      <c r="E115" s="343"/>
+      <c r="F115" s="343"/>
+      <c r="G115" s="343"/>
+      <c r="H115" s="343"/>
+      <c r="I115" s="343"/>
+      <c r="J115" s="343"/>
+      <c r="K115" s="343"/>
+      <c r="L115" s="344"/>
+    </row>
+    <row r="116" spans="2:16" s="31" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B116" s="360"/>
+      <c r="C116" s="400" t="s">
+        <v>49</v>
+      </c>
+      <c r="D116" s="362" t="s">
+        <v>289</v>
+      </c>
+      <c r="E116" s="362"/>
+      <c r="F116" s="368" t="s">
+        <v>373</v>
+      </c>
+      <c r="G116" s="369"/>
+      <c r="H116" s="369"/>
+      <c r="I116" s="369"/>
+      <c r="J116" s="369"/>
+      <c r="K116" s="369"/>
+      <c r="L116" s="370"/>
+    </row>
+    <row r="117" spans="2:16" s="31" customFormat="1" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B117" s="360"/>
+      <c r="C117" s="400"/>
+      <c r="D117" s="120" t="s">
+        <v>26</v>
+      </c>
+      <c r="E117" s="121" t="s">
+        <v>291</v>
+      </c>
+      <c r="F117" s="37" t="s">
+        <v>292</v>
+      </c>
+      <c r="G117" s="119" t="s">
+        <v>293</v>
+      </c>
+      <c r="H117" s="119" t="s">
+        <v>294</v>
+      </c>
+      <c r="I117" s="119" t="s">
+        <v>295</v>
+      </c>
+      <c r="J117" s="119" t="s">
+        <v>296</v>
+      </c>
+      <c r="K117" s="119" t="s">
+        <v>297</v>
+      </c>
+      <c r="L117" s="122" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="118" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B118" s="360"/>
+      <c r="C118" s="400"/>
+      <c r="D118" s="337" t="s">
+        <v>299</v>
+      </c>
+      <c r="E118" s="341" t="s">
+        <v>300</v>
+      </c>
+      <c r="F118" s="317" t="s">
+        <v>301</v>
+      </c>
+      <c r="G118" s="403" t="s">
+        <v>374</v>
+      </c>
+      <c r="H118" s="74" t="s">
+        <v>303</v>
+      </c>
+      <c r="I118" s="327" t="s">
+        <v>304</v>
+      </c>
+      <c r="J118" s="104" t="s">
+        <v>305</v>
+      </c>
+      <c r="K118" s="104" t="s">
+        <v>306</v>
+      </c>
+      <c r="L118" s="105" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="119" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B119" s="360"/>
+      <c r="C119" s="400"/>
+      <c r="D119" s="338"/>
+      <c r="E119" s="341"/>
+      <c r="F119" s="318"/>
+      <c r="G119" s="403" t="s">
+        <v>375</v>
+      </c>
+      <c r="H119" s="74" t="s">
+        <v>303</v>
+      </c>
+      <c r="I119" s="328"/>
+      <c r="J119" s="104" t="s">
+        <v>309</v>
+      </c>
+      <c r="K119" s="104" t="s">
+        <v>306</v>
+      </c>
+      <c r="L119" s="105" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="120" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B120" s="360"/>
+      <c r="C120" s="400"/>
+      <c r="D120" s="338"/>
+      <c r="E120" s="341"/>
+      <c r="F120" s="318"/>
+      <c r="G120" s="403" t="s">
+        <v>376</v>
+      </c>
+      <c r="H120" s="74" t="s">
+        <v>303</v>
+      </c>
+      <c r="I120" s="329"/>
+      <c r="J120" s="104" t="s">
+        <v>305</v>
+      </c>
+      <c r="K120" s="104" t="s">
+        <v>306</v>
+      </c>
+      <c r="L120" s="105" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="121" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B121" s="360"/>
+      <c r="C121" s="400"/>
+      <c r="D121" s="338"/>
+      <c r="E121" s="341"/>
+      <c r="F121" s="319"/>
+      <c r="G121" s="403" t="s">
+        <v>234</v>
+      </c>
+      <c r="H121" s="301" t="s">
+        <v>356</v>
+      </c>
+      <c r="I121" s="302"/>
+      <c r="J121" s="302"/>
+      <c r="K121" s="303"/>
+      <c r="L121" s="105" t="s">
+        <v>350</v>
+      </c>
+      <c r="P121" s="32"/>
+    </row>
+    <row r="122" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B122" s="360"/>
+      <c r="C122" s="400"/>
+      <c r="D122" s="338"/>
+      <c r="E122" s="333" t="s">
+        <v>314</v>
+      </c>
+      <c r="F122" s="334" t="s">
+        <v>120</v>
+      </c>
+      <c r="G122" s="404" t="s">
+        <v>429</v>
+      </c>
+      <c r="H122" s="108" t="s">
+        <v>316</v>
+      </c>
+      <c r="I122" s="330" t="s">
+        <v>304</v>
+      </c>
+      <c r="J122" s="108" t="s">
+        <v>305</v>
+      </c>
+      <c r="K122" s="108" t="s">
+        <v>377</v>
+      </c>
+      <c r="L122" s="106" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="123" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B123" s="360"/>
+      <c r="C123" s="400"/>
+      <c r="D123" s="338"/>
+      <c r="E123" s="333"/>
+      <c r="F123" s="335"/>
+      <c r="G123" s="404" t="s">
+        <v>430</v>
+      </c>
+      <c r="H123" s="108" t="s">
+        <v>316</v>
+      </c>
+      <c r="I123" s="331"/>
+      <c r="J123" s="108" t="s">
+        <v>305</v>
+      </c>
+      <c r="K123" s="108" t="s">
+        <v>317</v>
+      </c>
+      <c r="L123" s="106" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="124" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B124" s="360"/>
+      <c r="C124" s="400"/>
+      <c r="D124" s="338"/>
+      <c r="E124" s="333"/>
+      <c r="F124" s="335"/>
+      <c r="G124" s="404" t="s">
+        <v>431</v>
+      </c>
+      <c r="H124" s="108" t="s">
+        <v>316</v>
+      </c>
+      <c r="I124" s="332"/>
+      <c r="J124" s="108" t="s">
+        <v>378</v>
+      </c>
+      <c r="K124" s="108" t="s">
+        <v>377</v>
+      </c>
+      <c r="L124" s="106" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="125" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B125" s="360"/>
+      <c r="C125" s="400"/>
+      <c r="D125" s="339"/>
+      <c r="E125" s="333"/>
+      <c r="F125" s="336"/>
+      <c r="G125" s="404" t="s">
+        <v>141</v>
+      </c>
+      <c r="H125" s="324" t="s">
+        <v>356</v>
+      </c>
+      <c r="I125" s="325"/>
+      <c r="J125" s="325"/>
+      <c r="K125" s="326"/>
+      <c r="L125" s="106" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="126" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B126" s="360"/>
+      <c r="C126" s="400"/>
+      <c r="D126" s="340" t="s">
+        <v>322</v>
+      </c>
+      <c r="E126" s="314" t="s">
+        <v>323</v>
+      </c>
+      <c r="F126" s="317" t="s">
+        <v>301</v>
+      </c>
+      <c r="G126" s="403" t="s">
+        <v>374</v>
+      </c>
+      <c r="H126" s="74" t="s">
+        <v>303</v>
+      </c>
+      <c r="I126" s="327" t="s">
+        <v>304</v>
+      </c>
+      <c r="J126" s="104" t="s">
+        <v>305</v>
+      </c>
+      <c r="K126" s="104" t="s">
+        <v>306</v>
+      </c>
+      <c r="L126" s="105" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="127" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B127" s="360"/>
+      <c r="C127" s="400"/>
+      <c r="D127" s="338"/>
+      <c r="E127" s="315"/>
+      <c r="F127" s="318"/>
+      <c r="G127" s="403" t="s">
+        <v>375</v>
+      </c>
+      <c r="H127" s="74" t="s">
+        <v>303</v>
+      </c>
+      <c r="I127" s="328"/>
+      <c r="J127" s="104" t="s">
+        <v>309</v>
+      </c>
+      <c r="K127" s="104" t="s">
+        <v>306</v>
+      </c>
+      <c r="L127" s="105" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="128" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B128" s="360"/>
+      <c r="C128" s="400"/>
+      <c r="D128" s="338"/>
+      <c r="E128" s="315"/>
+      <c r="F128" s="318"/>
+      <c r="G128" s="403" t="s">
+        <v>376</v>
+      </c>
+      <c r="H128" s="74" t="s">
+        <v>303</v>
+      </c>
+      <c r="I128" s="329"/>
+      <c r="J128" s="104" t="s">
+        <v>305</v>
+      </c>
+      <c r="K128" s="104" t="s">
+        <v>306</v>
+      </c>
+      <c r="L128" s="105" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="129" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B129" s="360"/>
+      <c r="C129" s="400"/>
+      <c r="D129" s="338"/>
+      <c r="E129" s="316"/>
+      <c r="F129" s="319"/>
+      <c r="G129" s="403" t="s">
+        <v>125</v>
+      </c>
+      <c r="H129" s="301" t="s">
+        <v>356</v>
+      </c>
+      <c r="I129" s="302"/>
+      <c r="J129" s="302"/>
+      <c r="K129" s="303"/>
+      <c r="L129" s="105" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="130" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B130" s="360"/>
+      <c r="C130" s="400"/>
+      <c r="D130" s="338"/>
+      <c r="E130" s="320" t="s">
+        <v>324</v>
+      </c>
+      <c r="F130" s="305" t="s">
+        <v>128</v>
+      </c>
+      <c r="G130" s="405" t="s">
+        <v>379</v>
+      </c>
+      <c r="H130" s="103" t="s">
+        <v>380</v>
+      </c>
+      <c r="I130" s="103"/>
+      <c r="J130" s="103" t="s">
+        <v>305</v>
+      </c>
+      <c r="K130" s="103" t="s">
+        <v>317</v>
+      </c>
+      <c r="L130" s="89" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="131" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B131" s="360"/>
+      <c r="C131" s="400"/>
+      <c r="D131" s="338"/>
+      <c r="E131" s="321"/>
+      <c r="F131" s="306"/>
+      <c r="G131" s="405" t="s">
+        <v>364</v>
+      </c>
+      <c r="H131" s="103" t="s">
+        <v>327</v>
+      </c>
+      <c r="I131" s="103"/>
+      <c r="J131" s="103" t="s">
+        <v>305</v>
+      </c>
+      <c r="K131" s="103" t="s">
+        <v>317</v>
+      </c>
+      <c r="L131" s="89" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="132" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B132" s="360"/>
+      <c r="C132" s="400"/>
+      <c r="D132" s="338"/>
+      <c r="E132" s="321"/>
+      <c r="F132" s="306"/>
+      <c r="G132" s="405" t="s">
+        <v>382</v>
+      </c>
+      <c r="H132" s="103" t="s">
+        <v>329</v>
+      </c>
+      <c r="I132" s="103"/>
+      <c r="J132" s="103" t="s">
+        <v>305</v>
+      </c>
+      <c r="K132" s="103" t="s">
+        <v>330</v>
+      </c>
+      <c r="L132" s="89" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="133" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B133" s="361"/>
+      <c r="C133" s="401"/>
+      <c r="D133" s="356"/>
+      <c r="E133" s="322"/>
+      <c r="F133" s="323"/>
+      <c r="G133" s="408" t="s">
+        <v>240</v>
+      </c>
+      <c r="H133" s="374" t="s">
+        <v>312</v>
+      </c>
+      <c r="I133" s="375"/>
+      <c r="J133" s="375"/>
+      <c r="K133" s="376"/>
+      <c r="L133" s="75" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="134" spans="2:16" s="31" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B134" s="97"/>
+      <c r="C134" s="98"/>
+      <c r="D134" s="95"/>
+      <c r="E134" s="96" t="s">
+        <v>346</v>
+      </c>
+      <c r="F134" s="99"/>
+      <c r="G134" s="99"/>
+      <c r="H134" s="99"/>
+      <c r="I134" s="99"/>
+      <c r="J134" s="99"/>
+    </row>
+    <row r="135" spans="2:16" s="31" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B135" s="359" t="s">
+        <v>24</v>
+      </c>
+      <c r="C135" s="396" t="s">
+        <v>51</v>
+      </c>
+      <c r="D135" s="379" t="s">
+        <v>289</v>
+      </c>
+      <c r="E135" s="379"/>
+      <c r="F135" s="365" t="s">
+        <v>383</v>
+      </c>
+      <c r="G135" s="366"/>
+      <c r="H135" s="366"/>
+      <c r="I135" s="366"/>
+      <c r="J135" s="366"/>
+      <c r="K135" s="366"/>
+      <c r="L135" s="367"/>
+    </row>
+    <row r="136" spans="2:16" s="31" customFormat="1" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B136" s="360"/>
+      <c r="C136" s="397"/>
+      <c r="D136" s="120" t="s">
+        <v>26</v>
+      </c>
+      <c r="E136" s="121" t="s">
+        <v>291</v>
+      </c>
+      <c r="F136" s="37" t="s">
+        <v>292</v>
+      </c>
+      <c r="G136" s="119" t="s">
+        <v>293</v>
+      </c>
+      <c r="H136" s="119" t="s">
+        <v>294</v>
+      </c>
+      <c r="I136" s="119" t="s">
+        <v>295</v>
+      </c>
+      <c r="J136" s="119" t="s">
+        <v>296</v>
+      </c>
+      <c r="K136" s="119" t="s">
+        <v>297</v>
+      </c>
+      <c r="L136" s="122" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="137" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B137" s="360"/>
+      <c r="C137" s="397"/>
+      <c r="D137" s="337" t="s">
+        <v>299</v>
+      </c>
+      <c r="E137" s="345" t="s">
+        <v>300</v>
+      </c>
+      <c r="F137" s="398" t="s">
+        <v>120</v>
+      </c>
+      <c r="G137" s="404" t="s">
+        <v>429</v>
+      </c>
+      <c r="H137" s="114" t="s">
+        <v>316</v>
+      </c>
+      <c r="I137" s="346" t="s">
+        <v>304</v>
+      </c>
+      <c r="J137" s="114" t="s">
+        <v>305</v>
+      </c>
+      <c r="K137" s="114" t="s">
+        <v>384</v>
+      </c>
+      <c r="L137" s="109" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="138" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B138" s="360"/>
+      <c r="C138" s="397"/>
+      <c r="D138" s="338"/>
+      <c r="E138" s="333"/>
+      <c r="F138" s="335"/>
+      <c r="G138" s="404" t="s">
+        <v>430</v>
+      </c>
+      <c r="H138" s="108" t="s">
+        <v>316</v>
+      </c>
+      <c r="I138" s="331"/>
+      <c r="J138" s="108" t="s">
+        <v>305</v>
+      </c>
+      <c r="K138" s="108" t="s">
+        <v>333</v>
+      </c>
+      <c r="L138" s="106" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="139" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B139" s="360"/>
+      <c r="C139" s="397"/>
+      <c r="D139" s="338"/>
+      <c r="E139" s="333"/>
+      <c r="F139" s="335"/>
+      <c r="G139" s="404" t="s">
+        <v>431</v>
+      </c>
+      <c r="H139" s="108" t="s">
+        <v>316</v>
+      </c>
+      <c r="I139" s="332"/>
+      <c r="J139" s="108" t="s">
+        <v>378</v>
+      </c>
+      <c r="K139" s="108" t="s">
+        <v>333</v>
+      </c>
+      <c r="L139" s="106" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="140" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B140" s="360"/>
+      <c r="C140" s="397"/>
+      <c r="D140" s="338"/>
+      <c r="E140" s="333"/>
+      <c r="F140" s="336"/>
+      <c r="G140" s="404" t="s">
+        <v>141</v>
+      </c>
+      <c r="H140" s="324" t="s">
+        <v>356</v>
+      </c>
+      <c r="I140" s="325"/>
+      <c r="J140" s="325"/>
+      <c r="K140" s="326"/>
+      <c r="L140" s="106" t="s">
+        <v>362</v>
+      </c>
+      <c r="P140" s="32"/>
+    </row>
+    <row r="141" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B141" s="360"/>
+      <c r="C141" s="397"/>
+      <c r="D141" s="338"/>
+      <c r="E141" s="304" t="s">
+        <v>314</v>
+      </c>
+      <c r="F141" s="305" t="s">
+        <v>128</v>
+      </c>
+      <c r="G141" s="405" t="s">
+        <v>379</v>
+      </c>
+      <c r="H141" s="103" t="s">
+        <v>380</v>
+      </c>
+      <c r="I141" s="103"/>
+      <c r="J141" s="103" t="s">
+        <v>348</v>
+      </c>
+      <c r="K141" s="103" t="s">
+        <v>317</v>
+      </c>
+      <c r="L141" s="89" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="142" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B142" s="360"/>
+      <c r="C142" s="397"/>
+      <c r="D142" s="338"/>
+      <c r="E142" s="304"/>
+      <c r="F142" s="306"/>
+      <c r="G142" s="405" t="s">
+        <v>364</v>
+      </c>
+      <c r="H142" s="103" t="s">
+        <v>327</v>
+      </c>
+      <c r="I142" s="103"/>
+      <c r="J142" s="103" t="s">
+        <v>348</v>
+      </c>
+      <c r="K142" s="103" t="s">
+        <v>317</v>
+      </c>
+      <c r="L142" s="89" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="143" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B143" s="360"/>
+      <c r="C143" s="397"/>
+      <c r="D143" s="338"/>
+      <c r="E143" s="304"/>
+      <c r="F143" s="306"/>
+      <c r="G143" s="405" t="s">
+        <v>382</v>
+      </c>
+      <c r="H143" s="103" t="s">
+        <v>329</v>
+      </c>
+      <c r="I143" s="103"/>
+      <c r="J143" s="103" t="s">
+        <v>305</v>
+      </c>
+      <c r="K143" s="103" t="s">
+        <v>368</v>
+      </c>
+      <c r="L143" s="89" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="144" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B144" s="360"/>
+      <c r="C144" s="397"/>
+      <c r="D144" s="339"/>
+      <c r="E144" s="304"/>
+      <c r="F144" s="307"/>
+      <c r="G144" s="405" t="s">
+        <v>248</v>
+      </c>
+      <c r="H144" s="311" t="s">
+        <v>312</v>
+      </c>
+      <c r="I144" s="312"/>
+      <c r="J144" s="312"/>
+      <c r="K144" s="313"/>
+      <c r="L144" s="89" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="145" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B145" s="360"/>
+      <c r="C145" s="397"/>
+      <c r="D145" s="340" t="s">
+        <v>322</v>
+      </c>
+      <c r="E145" s="314" t="s">
+        <v>323</v>
+      </c>
+      <c r="F145" s="317" t="s">
+        <v>301</v>
+      </c>
+      <c r="G145" s="403" t="s">
+        <v>374</v>
+      </c>
+      <c r="H145" s="74" t="s">
+        <v>303</v>
+      </c>
+      <c r="I145" s="327" t="s">
+        <v>304</v>
+      </c>
+      <c r="J145" s="104" t="s">
+        <v>305</v>
+      </c>
+      <c r="K145" s="104" t="s">
+        <v>343</v>
+      </c>
+      <c r="L145" s="105" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="146" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B146" s="360"/>
+      <c r="C146" s="397"/>
+      <c r="D146" s="338"/>
+      <c r="E146" s="315"/>
+      <c r="F146" s="318"/>
+      <c r="G146" s="403" t="s">
+        <v>375</v>
+      </c>
+      <c r="H146" s="74" t="s">
+        <v>303</v>
+      </c>
+      <c r="I146" s="328"/>
+      <c r="J146" s="104" t="s">
+        <v>309</v>
+      </c>
+      <c r="K146" s="104" t="s">
+        <v>343</v>
+      </c>
+      <c r="L146" s="105" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="147" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B147" s="360"/>
+      <c r="C147" s="397"/>
+      <c r="D147" s="338"/>
+      <c r="E147" s="315"/>
+      <c r="F147" s="318"/>
+      <c r="G147" s="403" t="s">
+        <v>388</v>
+      </c>
+      <c r="H147" s="74" t="s">
+        <v>303</v>
+      </c>
+      <c r="I147" s="329"/>
+      <c r="J147" s="104" t="s">
+        <v>305</v>
+      </c>
+      <c r="K147" s="104" t="s">
+        <v>343</v>
+      </c>
+      <c r="L147" s="105" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="148" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B148" s="360"/>
+      <c r="C148" s="397"/>
+      <c r="D148" s="338"/>
+      <c r="E148" s="316"/>
+      <c r="F148" s="319"/>
+      <c r="G148" s="403" t="s">
+        <v>250</v>
+      </c>
+      <c r="H148" s="301" t="s">
+        <v>356</v>
+      </c>
+      <c r="I148" s="302"/>
+      <c r="J148" s="302"/>
+      <c r="K148" s="303"/>
+      <c r="L148" s="105" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="149" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B149" s="360"/>
+      <c r="C149" s="397"/>
+      <c r="D149" s="338"/>
+      <c r="E149" s="353" t="s">
+        <v>324</v>
+      </c>
+      <c r="F149" s="334" t="s">
+        <v>120</v>
+      </c>
+      <c r="G149" s="404" t="s">
+        <v>429</v>
+      </c>
+      <c r="H149" s="108" t="s">
+        <v>316</v>
+      </c>
+      <c r="I149" s="330" t="s">
+        <v>304</v>
+      </c>
+      <c r="J149" s="108" t="s">
+        <v>305</v>
+      </c>
+      <c r="K149" s="108" t="s">
+        <v>384</v>
+      </c>
+      <c r="L149" s="106" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="150" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B150" s="360"/>
+      <c r="C150" s="397"/>
+      <c r="D150" s="338"/>
+      <c r="E150" s="354"/>
+      <c r="F150" s="335"/>
+      <c r="G150" s="404" t="s">
+        <v>430</v>
+      </c>
+      <c r="H150" s="108" t="s">
+        <v>316</v>
+      </c>
+      <c r="I150" s="331"/>
+      <c r="J150" s="108" t="s">
+        <v>305</v>
+      </c>
+      <c r="K150" s="108" t="s">
+        <v>333</v>
+      </c>
+      <c r="L150" s="106" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="151" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B151" s="360"/>
+      <c r="C151" s="397"/>
+      <c r="D151" s="338"/>
+      <c r="E151" s="354"/>
+      <c r="F151" s="335"/>
+      <c r="G151" s="404" t="s">
+        <v>432</v>
+      </c>
+      <c r="H151" s="108" t="s">
+        <v>316</v>
+      </c>
+      <c r="I151" s="332"/>
+      <c r="J151" s="108" t="s">
+        <v>378</v>
+      </c>
+      <c r="K151" s="108" t="s">
+        <v>333</v>
+      </c>
+      <c r="L151" s="106" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="152" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B152" s="360"/>
+      <c r="C152" s="397"/>
+      <c r="D152" s="339"/>
+      <c r="E152" s="355"/>
+      <c r="F152" s="336"/>
+      <c r="G152" s="404" t="s">
+        <v>79</v>
+      </c>
+      <c r="H152" s="324" t="s">
+        <v>356</v>
+      </c>
+      <c r="I152" s="325"/>
+      <c r="J152" s="325"/>
+      <c r="K152" s="326"/>
+      <c r="L152" s="106" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="153" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B153" s="360"/>
+      <c r="C153" s="343"/>
+      <c r="D153" s="343"/>
+      <c r="E153" s="343"/>
+      <c r="F153" s="343"/>
+      <c r="G153" s="343"/>
+      <c r="H153" s="343"/>
+      <c r="I153" s="343"/>
+      <c r="J153" s="343"/>
+      <c r="K153" s="343"/>
+      <c r="L153" s="344"/>
+    </row>
+    <row r="154" spans="2:16" s="31" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B154" s="360"/>
+      <c r="C154" s="395" t="s">
+        <v>54</v>
+      </c>
+      <c r="D154" s="362" t="s">
+        <v>289</v>
+      </c>
+      <c r="E154" s="362"/>
+      <c r="F154" s="368" t="s">
+        <v>389</v>
+      </c>
+      <c r="G154" s="369"/>
+      <c r="H154" s="369"/>
+      <c r="I154" s="369"/>
+      <c r="J154" s="369"/>
+      <c r="K154" s="369"/>
+      <c r="L154" s="370"/>
+    </row>
+    <row r="155" spans="2:16" s="31" customFormat="1" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B155" s="360"/>
+      <c r="C155" s="395"/>
+      <c r="D155" s="120" t="s">
+        <v>26</v>
+      </c>
+      <c r="E155" s="121" t="s">
+        <v>291</v>
+      </c>
+      <c r="F155" s="37" t="s">
+        <v>292</v>
+      </c>
+      <c r="G155" s="119" t="s">
+        <v>293</v>
+      </c>
+      <c r="H155" s="119" t="s">
+        <v>294</v>
+      </c>
+      <c r="I155" s="119" t="s">
+        <v>295</v>
+      </c>
+      <c r="J155" s="119" t="s">
+        <v>296</v>
+      </c>
+      <c r="K155" s="119" t="s">
+        <v>297</v>
+      </c>
+      <c r="L155" s="122" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="156" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B156" s="360"/>
+      <c r="C156" s="395"/>
+      <c r="D156" s="337" t="s">
+        <v>299</v>
+      </c>
+      <c r="E156" s="304" t="s">
+        <v>300</v>
+      </c>
+      <c r="F156" s="305" t="s">
+        <v>128</v>
+      </c>
+      <c r="G156" s="405" t="s">
+        <v>379</v>
+      </c>
+      <c r="H156" s="103" t="s">
+        <v>380</v>
+      </c>
+      <c r="I156" s="103"/>
+      <c r="J156" s="103" t="s">
+        <v>348</v>
+      </c>
+      <c r="K156" s="103" t="s">
+        <v>390</v>
+      </c>
+      <c r="L156" s="89" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="157" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B157" s="360"/>
+      <c r="C157" s="395"/>
+      <c r="D157" s="338"/>
+      <c r="E157" s="304"/>
+      <c r="F157" s="306"/>
+      <c r="G157" s="405" t="s">
+        <v>364</v>
+      </c>
+      <c r="H157" s="103" t="s">
+        <v>327</v>
+      </c>
+      <c r="I157" s="103"/>
+      <c r="J157" s="103" t="s">
+        <v>348</v>
+      </c>
+      <c r="K157" s="103" t="s">
+        <v>391</v>
+      </c>
+      <c r="L157" s="89" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="158" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B158" s="360"/>
+      <c r="C158" s="395"/>
+      <c r="D158" s="338"/>
+      <c r="E158" s="304"/>
+      <c r="F158" s="306"/>
+      <c r="G158" s="405" t="s">
+        <v>382</v>
+      </c>
+      <c r="H158" s="103" t="s">
+        <v>329</v>
+      </c>
+      <c r="I158" s="103"/>
+      <c r="J158" s="103" t="s">
+        <v>305</v>
+      </c>
+      <c r="K158" s="103" t="s">
+        <v>368</v>
+      </c>
+      <c r="L158" s="89" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="159" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B159" s="360"/>
+      <c r="C159" s="395"/>
+      <c r="D159" s="338"/>
+      <c r="E159" s="304"/>
+      <c r="F159" s="307"/>
+      <c r="G159" s="405" t="s">
+        <v>183</v>
+      </c>
+      <c r="H159" s="311" t="s">
+        <v>312</v>
+      </c>
+      <c r="I159" s="312"/>
+      <c r="J159" s="312"/>
+      <c r="K159" s="313"/>
+      <c r="L159" s="89" t="s">
+        <v>342</v>
+      </c>
+      <c r="P159" s="32"/>
+    </row>
+    <row r="160" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B160" s="360"/>
+      <c r="C160" s="395"/>
+      <c r="D160" s="338"/>
+      <c r="E160" s="333" t="s">
+        <v>314</v>
+      </c>
+      <c r="F160" s="334" t="s">
+        <v>120</v>
+      </c>
+      <c r="G160" s="404" t="s">
+        <v>429</v>
+      </c>
+      <c r="H160" s="108" t="s">
+        <v>316</v>
+      </c>
+      <c r="I160" s="330" t="s">
+        <v>304</v>
+      </c>
+      <c r="J160" s="108" t="s">
+        <v>305</v>
+      </c>
+      <c r="K160" s="108" t="s">
+        <v>384</v>
+      </c>
+      <c r="L160" s="106" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="161" spans="2:12" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B161" s="360"/>
+      <c r="C161" s="395"/>
+      <c r="D161" s="338"/>
+      <c r="E161" s="333"/>
+      <c r="F161" s="335"/>
+      <c r="G161" s="404" t="s">
+        <v>430</v>
+      </c>
+      <c r="H161" s="108" t="s">
+        <v>316</v>
+      </c>
+      <c r="I161" s="331"/>
+      <c r="J161" s="108" t="s">
+        <v>305</v>
+      </c>
+      <c r="K161" s="108" t="s">
+        <v>333</v>
+      </c>
+      <c r="L161" s="106" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="162" spans="2:12" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B162" s="360"/>
+      <c r="C162" s="395"/>
+      <c r="D162" s="338"/>
+      <c r="E162" s="333"/>
+      <c r="F162" s="335"/>
+      <c r="G162" s="404" t="s">
+        <v>393</v>
+      </c>
+      <c r="H162" s="108" t="s">
+        <v>316</v>
+      </c>
+      <c r="I162" s="332"/>
+      <c r="J162" s="108" t="s">
+        <v>378</v>
+      </c>
+      <c r="K162" s="108" t="s">
+        <v>333</v>
+      </c>
+      <c r="L162" s="106" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="163" spans="2:12" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B163" s="360"/>
+      <c r="C163" s="395"/>
+      <c r="D163" s="339"/>
+      <c r="E163" s="333"/>
+      <c r="F163" s="336"/>
+      <c r="G163" s="404" t="s">
+        <v>158</v>
+      </c>
+      <c r="H163" s="111" t="s">
+        <v>356</v>
+      </c>
+      <c r="I163" s="112"/>
+      <c r="J163" s="112"/>
+      <c r="K163" s="113"/>
+      <c r="L163" s="106" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="164" spans="2:12" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B164" s="360"/>
+      <c r="C164" s="395"/>
+      <c r="D164" s="340" t="s">
+        <v>322</v>
+      </c>
+      <c r="E164" s="314" t="s">
+        <v>323</v>
+      </c>
+      <c r="F164" s="317" t="s">
+        <v>301</v>
+      </c>
+      <c r="G164" s="403" t="s">
+        <v>374</v>
+      </c>
+      <c r="H164" s="74" t="s">
+        <v>303</v>
+      </c>
+      <c r="I164" s="327" t="s">
+        <v>304</v>
+      </c>
+      <c r="J164" s="104" t="s">
+        <v>305</v>
+      </c>
+      <c r="K164" s="104" t="s">
+        <v>343</v>
+      </c>
+      <c r="L164" s="105" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="165" spans="2:12" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B165" s="360"/>
+      <c r="C165" s="395"/>
+      <c r="D165" s="338"/>
+      <c r="E165" s="315"/>
+      <c r="F165" s="318"/>
+      <c r="G165" s="403" t="s">
+        <v>375</v>
+      </c>
+      <c r="H165" s="74" t="s">
+        <v>303</v>
+      </c>
+      <c r="I165" s="328"/>
+      <c r="J165" s="104" t="s">
+        <v>309</v>
+      </c>
+      <c r="K165" s="104" t="s">
+        <v>343</v>
+      </c>
+      <c r="L165" s="105" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="166" spans="2:12" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B166" s="360"/>
+      <c r="C166" s="395"/>
+      <c r="D166" s="338"/>
+      <c r="E166" s="315"/>
+      <c r="F166" s="318"/>
+      <c r="G166" s="403" t="s">
+        <v>388</v>
+      </c>
+      <c r="H166" s="74" t="s">
+        <v>303</v>
+      </c>
+      <c r="I166" s="329"/>
+      <c r="J166" s="104" t="s">
+        <v>305</v>
+      </c>
+      <c r="K166" s="104" t="s">
+        <v>343</v>
+      </c>
+      <c r="L166" s="105" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="167" spans="2:12" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B167" s="360"/>
+      <c r="C167" s="395"/>
+      <c r="D167" s="338"/>
+      <c r="E167" s="316"/>
+      <c r="F167" s="319"/>
+      <c r="G167" s="403" t="s">
+        <v>174</v>
+      </c>
+      <c r="H167" s="301" t="s">
+        <v>356</v>
+      </c>
+      <c r="I167" s="302"/>
+      <c r="J167" s="302"/>
+      <c r="K167" s="303"/>
+      <c r="L167" s="105" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="168" spans="2:12" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B168" s="360"/>
+      <c r="C168" s="395"/>
+      <c r="D168" s="338"/>
+      <c r="E168" s="320" t="s">
+        <v>324</v>
+      </c>
+      <c r="F168" s="305" t="s">
+        <v>128</v>
+      </c>
+      <c r="G168" s="405" t="s">
+        <v>401</v>
+      </c>
+      <c r="H168" s="103" t="s">
+        <v>380</v>
+      </c>
+      <c r="I168" s="103"/>
+      <c r="J168" s="103" t="s">
+        <v>348</v>
+      </c>
+      <c r="K168" s="103" t="s">
+        <v>390</v>
+      </c>
+      <c r="L168" s="89" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="169" spans="2:12" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B169" s="360"/>
+      <c r="C169" s="395"/>
+      <c r="D169" s="338"/>
+      <c r="E169" s="321"/>
+      <c r="F169" s="306"/>
+      <c r="G169" s="405" t="s">
+        <v>364</v>
+      </c>
+      <c r="H169" s="103" t="s">
+        <v>327</v>
+      </c>
+      <c r="I169" s="103"/>
+      <c r="J169" s="103" t="s">
+        <v>348</v>
+      </c>
+      <c r="K169" s="103" t="s">
+        <v>391</v>
+      </c>
+      <c r="L169" s="89" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="170" spans="2:12" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B170" s="360"/>
+      <c r="C170" s="395"/>
+      <c r="D170" s="338"/>
+      <c r="E170" s="321"/>
+      <c r="F170" s="306"/>
+      <c r="G170" s="405" t="s">
+        <v>382</v>
+      </c>
+      <c r="H170" s="103" t="s">
+        <v>329</v>
+      </c>
+      <c r="I170" s="103"/>
+      <c r="J170" s="103" t="s">
+        <v>305</v>
+      </c>
+      <c r="K170" s="103" t="s">
+        <v>368</v>
+      </c>
+      <c r="L170" s="89" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="171" spans="2:12" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B171" s="360"/>
+      <c r="C171" s="395"/>
+      <c r="D171" s="339"/>
+      <c r="E171" s="342"/>
+      <c r="F171" s="307"/>
+      <c r="G171" s="405" t="s">
+        <v>199</v>
+      </c>
+      <c r="H171" s="311" t="s">
+        <v>312</v>
+      </c>
+      <c r="I171" s="312"/>
+      <c r="J171" s="312"/>
+      <c r="K171" s="313"/>
+      <c r="L171" s="89" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="172" spans="2:12" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B172" s="360"/>
+      <c r="C172" s="343"/>
+      <c r="D172" s="343"/>
+      <c r="E172" s="343"/>
+      <c r="F172" s="343"/>
+      <c r="G172" s="343"/>
+      <c r="H172" s="343"/>
+      <c r="I172" s="343"/>
+      <c r="J172" s="343"/>
+      <c r="K172" s="343"/>
+      <c r="L172" s="344"/>
+    </row>
+    <row r="173" spans="2:12" s="31" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B173" s="360"/>
+      <c r="C173" s="393" t="s">
+        <v>55</v>
+      </c>
+      <c r="D173" s="362" t="s">
+        <v>289</v>
+      </c>
+      <c r="E173" s="362"/>
+      <c r="F173" s="368" t="s">
+        <v>396</v>
+      </c>
+      <c r="G173" s="369"/>
+      <c r="H173" s="369"/>
+      <c r="I173" s="369"/>
+      <c r="J173" s="369"/>
+      <c r="K173" s="369"/>
+      <c r="L173" s="370"/>
+    </row>
+    <row r="174" spans="2:12" s="31" customFormat="1" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B174" s="360"/>
+      <c r="C174" s="393"/>
+      <c r="D174" s="120" t="s">
+        <v>26</v>
+      </c>
+      <c r="E174" s="121" t="s">
+        <v>291</v>
+      </c>
+      <c r="F174" s="37" t="s">
+        <v>292</v>
+      </c>
+      <c r="G174" s="119" t="s">
+        <v>293</v>
+      </c>
+      <c r="H174" s="119" t="s">
+        <v>294</v>
+      </c>
+      <c r="I174" s="119" t="s">
+        <v>295</v>
+      </c>
+      <c r="J174" s="119" t="s">
+        <v>296</v>
+      </c>
+      <c r="K174" s="119" t="s">
+        <v>297</v>
+      </c>
+      <c r="L174" s="122" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="175" spans="2:12" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B175" s="360"/>
+      <c r="C175" s="393"/>
+      <c r="D175" s="337" t="s">
+        <v>299</v>
+      </c>
+      <c r="E175" s="333" t="s">
+        <v>300</v>
+      </c>
+      <c r="F175" s="334" t="s">
+        <v>120</v>
+      </c>
+      <c r="G175" s="404" t="s">
+        <v>433</v>
+      </c>
+      <c r="H175" s="115" t="s">
+        <v>316</v>
+      </c>
+      <c r="I175" s="298" t="s">
+        <v>304</v>
+      </c>
+      <c r="J175" s="108" t="s">
+        <v>305</v>
+      </c>
+      <c r="K175" s="108" t="s">
+        <v>333</v>
+      </c>
+      <c r="L175" s="106" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="176" spans="2:12" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B176" s="360"/>
+      <c r="C176" s="393"/>
+      <c r="D176" s="338"/>
+      <c r="E176" s="333"/>
+      <c r="F176" s="335"/>
+      <c r="G176" s="404" t="s">
+        <v>434</v>
+      </c>
+      <c r="H176" s="115" t="s">
+        <v>398</v>
+      </c>
+      <c r="I176" s="299"/>
+      <c r="J176" s="108" t="s">
+        <v>305</v>
+      </c>
+      <c r="K176" s="108" t="s">
+        <v>333</v>
+      </c>
+      <c r="L176" s="106" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="177" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B177" s="360"/>
+      <c r="C177" s="393"/>
+      <c r="D177" s="338"/>
+      <c r="E177" s="333"/>
+      <c r="F177" s="335"/>
+      <c r="G177" s="404" t="s">
+        <v>435</v>
+      </c>
+      <c r="H177" s="115" t="s">
+        <v>316</v>
+      </c>
+      <c r="I177" s="300"/>
+      <c r="J177" s="108" t="s">
+        <v>399</v>
+      </c>
+      <c r="K177" s="108" t="s">
+        <v>333</v>
+      </c>
+      <c r="L177" s="106" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="178" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B178" s="360"/>
+      <c r="C178" s="393"/>
+      <c r="D178" s="338"/>
+      <c r="E178" s="333"/>
+      <c r="F178" s="336"/>
+      <c r="G178" s="404" t="s">
+        <v>273</v>
+      </c>
+      <c r="H178" s="324" t="s">
+        <v>356</v>
+      </c>
+      <c r="I178" s="325"/>
+      <c r="J178" s="325"/>
+      <c r="K178" s="326"/>
+      <c r="L178" s="106" t="s">
+        <v>400</v>
+      </c>
+      <c r="P178" s="32"/>
+    </row>
+    <row r="179" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B179" s="360"/>
+      <c r="C179" s="393"/>
+      <c r="D179" s="338"/>
+      <c r="E179" s="304" t="s">
+        <v>314</v>
+      </c>
+      <c r="F179" s="305" t="s">
+        <v>128</v>
+      </c>
+      <c r="G179" s="405" t="s">
+        <v>401</v>
+      </c>
+      <c r="H179" s="103" t="s">
+        <v>402</v>
+      </c>
+      <c r="I179" s="308" t="s">
+        <v>304</v>
+      </c>
+      <c r="J179" s="103" t="s">
+        <v>305</v>
+      </c>
+      <c r="K179" s="103" t="s">
+        <v>403</v>
+      </c>
+      <c r="L179" s="89" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="180" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B180" s="360"/>
+      <c r="C180" s="393"/>
+      <c r="D180" s="338"/>
+      <c r="E180" s="304"/>
+      <c r="F180" s="306"/>
+      <c r="G180" s="405" t="s">
+        <v>405</v>
+      </c>
+      <c r="H180" s="116" t="s">
+        <v>327</v>
+      </c>
+      <c r="I180" s="309"/>
+      <c r="J180" s="103" t="s">
+        <v>305</v>
+      </c>
+      <c r="K180" s="103" t="s">
+        <v>406</v>
+      </c>
+      <c r="L180" s="89" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="181" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B181" s="360"/>
+      <c r="C181" s="393"/>
+      <c r="D181" s="338"/>
+      <c r="E181" s="304"/>
+      <c r="F181" s="306"/>
+      <c r="G181" s="405" t="s">
+        <v>408</v>
+      </c>
+      <c r="H181" s="103" t="s">
+        <v>409</v>
+      </c>
+      <c r="I181" s="310"/>
+      <c r="J181" s="103" t="s">
+        <v>305</v>
+      </c>
+      <c r="K181" s="103" t="s">
+        <v>410</v>
+      </c>
+      <c r="L181" s="89" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="182" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B182" s="360"/>
+      <c r="C182" s="393"/>
+      <c r="D182" s="339"/>
+      <c r="E182" s="304"/>
+      <c r="F182" s="307"/>
+      <c r="G182" s="405" t="s">
         <v>41</v>
       </c>
-      <c r="C3" s="385" t="s">
-[...8 lines deleted...]
-      <c r="F3" s="383" t="s">
+      <c r="H182" s="311" t="s">
+        <v>312</v>
+      </c>
+      <c r="I182" s="312"/>
+      <c r="J182" s="312"/>
+      <c r="K182" s="313"/>
+      <c r="L182" s="89" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="183" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B183" s="360"/>
+      <c r="C183" s="393"/>
+      <c r="D183" s="340" t="s">
+        <v>322</v>
+      </c>
+      <c r="E183" s="314" t="s">
         <v>323</v>
       </c>
-      <c r="G3" s="387" t="s">
-[...11 lines deleted...]
-      <c r="K3" s="377" t="s">
+      <c r="F183" s="317" t="s">
+        <v>301</v>
+      </c>
+      <c r="G183" s="403" t="s">
+        <v>436</v>
+      </c>
+      <c r="H183" s="117" t="s">
+        <v>303</v>
+      </c>
+      <c r="I183" s="327" t="s">
+        <v>304</v>
+      </c>
+      <c r="J183" s="104" t="s">
+        <v>305</v>
+      </c>
+      <c r="K183" s="104" t="s">
+        <v>343</v>
+      </c>
+      <c r="L183" s="105" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="184" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B184" s="360"/>
+      <c r="C184" s="393"/>
+      <c r="D184" s="338"/>
+      <c r="E184" s="315"/>
+      <c r="F184" s="318"/>
+      <c r="G184" s="403" t="s">
+        <v>308</v>
+      </c>
+      <c r="H184" s="117" t="s">
+        <v>303</v>
+      </c>
+      <c r="I184" s="328"/>
+      <c r="J184" s="104" t="s">
         <v>309</v>
       </c>
-      <c r="L3" s="161" t="s">
-[...30 lines deleted...]
-      <c r="N4" s="110" t="s">
+      <c r="K184" s="104" t="s">
+        <v>343</v>
+      </c>
+      <c r="L184" s="105" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="185" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B185" s="360"/>
+      <c r="C185" s="393"/>
+      <c r="D185" s="338"/>
+      <c r="E185" s="315"/>
+      <c r="F185" s="318"/>
+      <c r="G185" s="403" t="s">
+        <v>374</v>
+      </c>
+      <c r="H185" s="117" t="s">
         <v>303</v>
       </c>
-    </row>
-[...111 lines deleted...]
-      <c r="I9" s="129" t="s">
+      <c r="I185" s="329"/>
+      <c r="J185" s="104" t="s">
         <v>305</v>
       </c>
-      <c r="J9" s="118" t="s">
-[...39 lines deleted...]
-      <c r="F11" s="384" t="s">
+      <c r="K185" s="104" t="s">
+        <v>343</v>
+      </c>
+      <c r="L185" s="105" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="186" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B186" s="360"/>
+      <c r="C186" s="393"/>
+      <c r="D186" s="338"/>
+      <c r="E186" s="316"/>
+      <c r="F186" s="319"/>
+      <c r="G186" s="403" t="s">
+        <v>36</v>
+      </c>
+      <c r="H186" s="301" t="s">
+        <v>356</v>
+      </c>
+      <c r="I186" s="302"/>
+      <c r="J186" s="302"/>
+      <c r="K186" s="303"/>
+      <c r="L186" s="105" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="187" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B187" s="360"/>
+      <c r="C187" s="393"/>
+      <c r="D187" s="338"/>
+      <c r="E187" s="353" t="s">
         <v>324</v>
       </c>
-      <c r="G11" s="336" t="s">
-[...107 lines deleted...]
-      <c r="I15" s="405" t="s">
+      <c r="F187" s="334" t="s">
+        <v>120</v>
+      </c>
+      <c r="G187" s="404" t="s">
+        <v>433</v>
+      </c>
+      <c r="H187" s="108" t="s">
         <v>316</v>
       </c>
-      <c r="J15" s="119" t="s">
-[...158 lines deleted...]
-      <c r="I21" s="129" t="s">
+      <c r="I187" s="298" t="s">
+        <v>304</v>
+      </c>
+      <c r="J187" s="108" t="s">
         <v>305</v>
       </c>
-      <c r="J21" s="118" t="s">
-[...9 lines deleted...]
-      <c r="N21" s="112" t="s">
+      <c r="K187" s="108" t="s">
         <v>333</v>
       </c>
-    </row>
-[...34 lines deleted...]
-      <c r="I23" s="405" t="s">
+      <c r="L187" s="106" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="188" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B188" s="360"/>
+      <c r="C188" s="393"/>
+      <c r="D188" s="338"/>
+      <c r="E188" s="354"/>
+      <c r="F188" s="335"/>
+      <c r="G188" s="404" t="s">
+        <v>434</v>
+      </c>
+      <c r="H188" s="108" t="s">
+        <v>398</v>
+      </c>
+      <c r="I188" s="299"/>
+      <c r="J188" s="108" t="s">
+        <v>305</v>
+      </c>
+      <c r="K188" s="108" t="s">
+        <v>333</v>
+      </c>
+      <c r="L188" s="106" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="189" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B189" s="360"/>
+      <c r="C189" s="393"/>
+      <c r="D189" s="338"/>
+      <c r="E189" s="354"/>
+      <c r="F189" s="335"/>
+      <c r="G189" s="404" t="s">
+        <v>435</v>
+      </c>
+      <c r="H189" s="108" t="s">
         <v>316</v>
       </c>
-      <c r="J23" s="119" t="s">
-[...267 lines deleted...]
-      <c r="N33" s="112" t="s">
+      <c r="I189" s="300"/>
+      <c r="J189" s="108" t="s">
+        <v>399</v>
+      </c>
+      <c r="K189" s="108" t="s">
         <v>333</v>
       </c>
-    </row>
-[...823 lines deleted...]
-      <c r="I65" s="406" t="s">
+      <c r="L189" s="106" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="190" spans="2:16" s="31" customFormat="1" ht="11.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B190" s="361"/>
+      <c r="C190" s="394"/>
+      <c r="D190" s="356"/>
+      <c r="E190" s="357"/>
+      <c r="F190" s="358"/>
+      <c r="G190" s="407" t="s">
+        <v>158</v>
+      </c>
+      <c r="H190" s="295" t="s">
         <v>356</v>
       </c>
-      <c r="J65" s="114" t="s">
-[...2537 lines deleted...]
-        <v>52</v>
+      <c r="I190" s="296"/>
+      <c r="J190" s="296"/>
+      <c r="K190" s="297"/>
+      <c r="L190" s="90" t="s">
+        <v>120</v>
       </c>
     </row>
   </sheetData>
   <customSheetViews>
     <customSheetView guid="{EE661246-F013-42F7-9C39-90F09D20C236}" showPageBreaks="1" fitToPage="1" printArea="1" hiddenColumns="1" topLeftCell="A119">
       <selection activeCell="H151" sqref="H151"/>
-      <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+      <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
       <pageSetup paperSize="9" scale="59" fitToWidth="0" orientation="landscape" r:id="rId1"/>
     </customSheetView>
   </customSheetViews>
-  <mergeCells count="207">
-[...206 lines deleted...]
-    <mergeCell ref="K139:K141"/>
+  <mergeCells count="214">
+    <mergeCell ref="B135:B190"/>
+    <mergeCell ref="D78:E78"/>
+    <mergeCell ref="F78:L78"/>
+    <mergeCell ref="C78:C95"/>
+    <mergeCell ref="B78:B133"/>
+    <mergeCell ref="C96:L96"/>
+    <mergeCell ref="C115:L115"/>
+    <mergeCell ref="D97:E97"/>
+    <mergeCell ref="F97:L97"/>
+    <mergeCell ref="C97:C114"/>
+    <mergeCell ref="D116:E116"/>
+    <mergeCell ref="F116:L116"/>
+    <mergeCell ref="C116:C133"/>
+    <mergeCell ref="I145:I147"/>
+    <mergeCell ref="H148:K148"/>
+    <mergeCell ref="I164:I166"/>
+    <mergeCell ref="H167:K167"/>
+    <mergeCell ref="D135:E135"/>
+    <mergeCell ref="F135:L135"/>
+    <mergeCell ref="D154:E154"/>
+    <mergeCell ref="F154:L154"/>
+    <mergeCell ref="D137:D144"/>
+    <mergeCell ref="E137:E140"/>
+    <mergeCell ref="F137:F140"/>
+    <mergeCell ref="H30:K30"/>
+    <mergeCell ref="D173:E173"/>
+    <mergeCell ref="F173:L173"/>
+    <mergeCell ref="C153:L153"/>
+    <mergeCell ref="C172:L172"/>
+    <mergeCell ref="C173:C190"/>
+    <mergeCell ref="C154:C171"/>
+    <mergeCell ref="C135:C152"/>
+    <mergeCell ref="I179:I181"/>
+    <mergeCell ref="F73:F76"/>
+    <mergeCell ref="F69:F72"/>
+    <mergeCell ref="F80:F83"/>
+    <mergeCell ref="H178:K178"/>
+    <mergeCell ref="I65:I67"/>
+    <mergeCell ref="I73:I75"/>
+    <mergeCell ref="I80:I82"/>
+    <mergeCell ref="H34:K34"/>
+    <mergeCell ref="I35:I37"/>
+    <mergeCell ref="H38:K38"/>
+    <mergeCell ref="F59:L59"/>
+    <mergeCell ref="C59:C76"/>
+    <mergeCell ref="I88:I90"/>
+    <mergeCell ref="H91:K91"/>
+    <mergeCell ref="I92:I94"/>
+    <mergeCell ref="H95:K95"/>
+    <mergeCell ref="E103:E106"/>
+    <mergeCell ref="F103:F106"/>
+    <mergeCell ref="H57:K57"/>
+    <mergeCell ref="F50:F53"/>
+    <mergeCell ref="I31:I33"/>
+    <mergeCell ref="H144:K144"/>
+    <mergeCell ref="I111:I113"/>
+    <mergeCell ref="H114:K114"/>
+    <mergeCell ref="I118:I120"/>
+    <mergeCell ref="H121:K121"/>
+    <mergeCell ref="I122:I124"/>
+    <mergeCell ref="H140:K140"/>
+    <mergeCell ref="I126:I128"/>
+    <mergeCell ref="H129:K129"/>
+    <mergeCell ref="H133:K133"/>
+    <mergeCell ref="I42:I44"/>
+    <mergeCell ref="H45:K45"/>
+    <mergeCell ref="I54:I56"/>
+    <mergeCell ref="I46:I48"/>
+    <mergeCell ref="H49:K49"/>
+    <mergeCell ref="I50:I52"/>
+    <mergeCell ref="H53:K53"/>
+    <mergeCell ref="F40:L40"/>
+    <mergeCell ref="D2:E2"/>
+    <mergeCell ref="C2:C19"/>
+    <mergeCell ref="E27:E30"/>
+    <mergeCell ref="F27:F30"/>
+    <mergeCell ref="F8:F11"/>
+    <mergeCell ref="D145:D152"/>
+    <mergeCell ref="E145:E148"/>
+    <mergeCell ref="F145:F148"/>
+    <mergeCell ref="D126:D133"/>
+    <mergeCell ref="D69:D76"/>
+    <mergeCell ref="E69:E72"/>
+    <mergeCell ref="E73:E76"/>
+    <mergeCell ref="D31:D38"/>
+    <mergeCell ref="E31:E34"/>
+    <mergeCell ref="F31:F34"/>
+    <mergeCell ref="E35:E38"/>
+    <mergeCell ref="F35:F38"/>
+    <mergeCell ref="D50:D57"/>
+    <mergeCell ref="E50:E53"/>
+    <mergeCell ref="E54:E57"/>
+    <mergeCell ref="D59:E59"/>
+    <mergeCell ref="E88:E91"/>
+    <mergeCell ref="F88:F91"/>
+    <mergeCell ref="E92:E95"/>
+    <mergeCell ref="B2:B38"/>
+    <mergeCell ref="D21:E21"/>
+    <mergeCell ref="C21:C38"/>
+    <mergeCell ref="F2:L2"/>
+    <mergeCell ref="F21:L21"/>
+    <mergeCell ref="C40:C57"/>
+    <mergeCell ref="B40:B76"/>
+    <mergeCell ref="H72:K72"/>
+    <mergeCell ref="H76:K76"/>
+    <mergeCell ref="D42:D49"/>
+    <mergeCell ref="E42:E45"/>
+    <mergeCell ref="F42:F45"/>
+    <mergeCell ref="E46:E49"/>
+    <mergeCell ref="F46:F49"/>
+    <mergeCell ref="F61:F64"/>
+    <mergeCell ref="I4:I6"/>
+    <mergeCell ref="D40:E40"/>
+    <mergeCell ref="I8:I10"/>
+    <mergeCell ref="H7:K7"/>
+    <mergeCell ref="H11:K11"/>
+    <mergeCell ref="I12:I14"/>
+    <mergeCell ref="H15:K15"/>
+    <mergeCell ref="H19:K19"/>
+    <mergeCell ref="F23:F26"/>
+    <mergeCell ref="D164:D171"/>
+    <mergeCell ref="E164:E167"/>
+    <mergeCell ref="F164:F167"/>
+    <mergeCell ref="E168:E171"/>
+    <mergeCell ref="F168:F171"/>
+    <mergeCell ref="D175:D182"/>
+    <mergeCell ref="E175:E178"/>
+    <mergeCell ref="F175:F178"/>
+    <mergeCell ref="D183:D190"/>
+    <mergeCell ref="E183:E186"/>
+    <mergeCell ref="F183:F186"/>
+    <mergeCell ref="E187:E190"/>
+    <mergeCell ref="F187:F190"/>
+    <mergeCell ref="E179:E182"/>
+    <mergeCell ref="F179:F182"/>
+    <mergeCell ref="I160:I162"/>
+    <mergeCell ref="I149:I151"/>
+    <mergeCell ref="I137:I139"/>
+    <mergeCell ref="I16:I18"/>
+    <mergeCell ref="I23:I25"/>
+    <mergeCell ref="H26:K26"/>
+    <mergeCell ref="I27:I29"/>
+    <mergeCell ref="C20:L20"/>
+    <mergeCell ref="D4:D11"/>
+    <mergeCell ref="F4:F7"/>
+    <mergeCell ref="E4:E7"/>
+    <mergeCell ref="E8:E11"/>
+    <mergeCell ref="D23:D30"/>
+    <mergeCell ref="E23:E26"/>
+    <mergeCell ref="D12:D19"/>
+    <mergeCell ref="F12:F15"/>
+    <mergeCell ref="F16:F19"/>
+    <mergeCell ref="E16:E19"/>
+    <mergeCell ref="E12:E15"/>
+    <mergeCell ref="E65:E68"/>
+    <mergeCell ref="F65:F68"/>
+    <mergeCell ref="D118:D125"/>
+    <mergeCell ref="E149:E152"/>
+    <mergeCell ref="F149:F152"/>
+    <mergeCell ref="H83:K83"/>
+    <mergeCell ref="H64:K64"/>
+    <mergeCell ref="F54:F57"/>
+    <mergeCell ref="C58:L58"/>
+    <mergeCell ref="D61:D68"/>
+    <mergeCell ref="E61:E64"/>
+    <mergeCell ref="I61:I63"/>
+    <mergeCell ref="D80:D87"/>
+    <mergeCell ref="E80:E83"/>
+    <mergeCell ref="I69:I71"/>
+    <mergeCell ref="E156:E159"/>
+    <mergeCell ref="F156:F159"/>
+    <mergeCell ref="E160:E163"/>
+    <mergeCell ref="F160:F163"/>
+    <mergeCell ref="D156:D163"/>
+    <mergeCell ref="E141:E144"/>
+    <mergeCell ref="D88:D95"/>
+    <mergeCell ref="D99:D106"/>
+    <mergeCell ref="D107:D114"/>
+    <mergeCell ref="E99:E102"/>
+    <mergeCell ref="F99:F102"/>
+    <mergeCell ref="E107:E110"/>
+    <mergeCell ref="F107:F110"/>
+    <mergeCell ref="E118:E121"/>
+    <mergeCell ref="F141:F144"/>
+    <mergeCell ref="F118:F121"/>
+    <mergeCell ref="E122:E125"/>
+    <mergeCell ref="F122:F125"/>
+    <mergeCell ref="E111:E114"/>
+    <mergeCell ref="F111:F114"/>
+    <mergeCell ref="F92:F95"/>
+    <mergeCell ref="H190:K190"/>
+    <mergeCell ref="I187:I189"/>
+    <mergeCell ref="H110:K110"/>
+    <mergeCell ref="E84:E87"/>
+    <mergeCell ref="F84:F87"/>
+    <mergeCell ref="I84:I86"/>
+    <mergeCell ref="H87:K87"/>
+    <mergeCell ref="E126:E129"/>
+    <mergeCell ref="F126:F129"/>
+    <mergeCell ref="E130:E133"/>
+    <mergeCell ref="F130:F133"/>
+    <mergeCell ref="H171:K171"/>
+    <mergeCell ref="H159:K159"/>
+    <mergeCell ref="H152:K152"/>
+    <mergeCell ref="H102:K102"/>
+    <mergeCell ref="I107:I109"/>
+    <mergeCell ref="H125:K125"/>
+    <mergeCell ref="H186:K186"/>
+    <mergeCell ref="I183:I185"/>
+    <mergeCell ref="H182:K182"/>
+    <mergeCell ref="I103:I105"/>
+    <mergeCell ref="H106:K106"/>
+    <mergeCell ref="I99:I101"/>
+    <mergeCell ref="I175:I177"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="I3" r:id="rId2" xr:uid="{D0640008-8741-456C-99A8-F4F3F8EF788F}"/>
-[...158 lines deleted...]
-    <hyperlink ref="I137" r:id="rId161" xr:uid="{BA709A2D-27F3-4150-BE38-574730EAA297}"/>
+    <hyperlink ref="G4" r:id="rId2" xr:uid="{838C8F70-7A72-494A-86A3-E8B5E533ED7D}"/>
+    <hyperlink ref="G5" r:id="rId3" xr:uid="{A35FED74-BEAC-48C8-89BD-E3F4382D58E1}"/>
+    <hyperlink ref="G6" r:id="rId4" display="Ausfallschritte linear" xr:uid="{B8460ABA-4A83-4090-83CF-01595F680B4B}"/>
+    <hyperlink ref="G7" r:id="rId5" xr:uid="{55FC2FD0-08D1-4EBE-94F0-49C35C02CF7C}"/>
+    <hyperlink ref="G8" r:id="rId6" xr:uid="{B6A6B944-BAE2-4FED-A53E-9D0A13D284C6}"/>
+    <hyperlink ref="G9" r:id="rId7" xr:uid="{ED5DC201-E7E7-4887-9C14-5B16B9F15324}"/>
+    <hyperlink ref="G10" r:id="rId8" display="Pogos lateral" xr:uid="{D827CC4A-FDBF-4428-9918-B44358F0F33E}"/>
+    <hyperlink ref="G11" r:id="rId9" xr:uid="{1829B1BA-10A6-4486-A4DB-838755581128}"/>
+    <hyperlink ref="G12" r:id="rId10" xr:uid="{E291ED14-B0C7-407E-BF75-46B4C7CDB913}"/>
+    <hyperlink ref="G13" r:id="rId11" xr:uid="{045BDB5F-9C4E-4B49-B044-9A2764C75FB0}"/>
+    <hyperlink ref="G14" r:id="rId12" display="Ausfallschritte linear" xr:uid="{42EB4D5A-8AC0-4419-B260-B6E9C61101F7}"/>
+    <hyperlink ref="G15" r:id="rId13" xr:uid="{56A85B2A-9FEA-4BEC-96B9-16CD1F8E520F}"/>
+    <hyperlink ref="G16" r:id="rId14" xr:uid="{7946B026-53C6-4FBF-AB97-0D1CAFD4BCA1}"/>
+    <hyperlink ref="G17" r:id="rId15" xr:uid="{BE241528-58C2-4546-808B-B3C7F6EF1A8D}"/>
+    <hyperlink ref="G18" r:id="rId16" xr:uid="{030B4720-4C13-4DC5-A037-03F50ABDFB4F}"/>
+    <hyperlink ref="G19" r:id="rId17" xr:uid="{D9956683-84FA-40AC-BF53-FF03BC1284BD}"/>
+    <hyperlink ref="G23" r:id="rId18" xr:uid="{C34740F6-B2D2-40B4-9709-6FFEEC3290C9}"/>
+    <hyperlink ref="G35" r:id="rId19" xr:uid="{CA6DBBC4-E244-42AC-AC9F-AC2742ABB075}"/>
+    <hyperlink ref="G24" r:id="rId20" xr:uid="{508A0649-7AD3-404F-AF41-278D2FA76B6C}"/>
+    <hyperlink ref="G36" r:id="rId21" xr:uid="{03BB4E2C-8EFF-4421-B1DE-93ABF83EEB03}"/>
+    <hyperlink ref="G27" r:id="rId22" xr:uid="{ADD254FE-17F5-49BC-8C65-02ACA194B108}"/>
+    <hyperlink ref="G28" r:id="rId23" xr:uid="{F2E98FFC-6CFE-43AF-971E-DDA71A93AF90}"/>
+    <hyperlink ref="G29" r:id="rId24" xr:uid="{A921B4E2-56D5-4674-BAED-5FFA677D1FB2}"/>
+    <hyperlink ref="G31" r:id="rId25" xr:uid="{FF4A29D9-227E-4D17-B507-E5488CBB75BA}"/>
+    <hyperlink ref="G32" r:id="rId26" xr:uid="{FCF54474-8F87-4020-A7E5-EACC3ED32F43}"/>
+    <hyperlink ref="G33" r:id="rId27" display="Ausfallschritte linear" xr:uid="{7FBD118B-28ED-4B35-9741-0FE34366EB65}"/>
+    <hyperlink ref="G26" r:id="rId28" xr:uid="{A1CA1135-6EBC-472B-9168-39267CA2F97C}"/>
+    <hyperlink ref="G30" r:id="rId29" xr:uid="{3A89959B-7FF7-4CC9-885B-9781EBDA0C15}"/>
+    <hyperlink ref="G34" r:id="rId30" xr:uid="{857D060B-9D7E-436A-A4C5-6AF5B2F2F56C}"/>
+    <hyperlink ref="G38" r:id="rId31" xr:uid="{BDE76689-9523-4F7A-8BE4-CB5252D89AD8}"/>
+    <hyperlink ref="G25" r:id="rId32" display="Pogos lateral" xr:uid="{2B0AD335-00BA-4800-8F8D-1ADF867DAD88}"/>
+    <hyperlink ref="G37" r:id="rId33" display="Pogos linear" xr:uid="{95A3E48A-BEBD-45BF-A29C-44A0FBA0D552}"/>
+    <hyperlink ref="G42" r:id="rId34" xr:uid="{22ED5DB1-E704-428E-A3A8-DA6AFD023753}"/>
+    <hyperlink ref="G54" r:id="rId35" xr:uid="{4ADCCAA2-1800-4947-95AC-036E062F6795}"/>
+    <hyperlink ref="G43" r:id="rId36" xr:uid="{4F0C7808-1E52-47FC-A699-8DE6D0449D3A}"/>
+    <hyperlink ref="G55" r:id="rId37" xr:uid="{37D49341-C26E-4B7F-8DCF-0011844073AF}"/>
+    <hyperlink ref="G57" r:id="rId38" xr:uid="{F6511A5B-39F5-4D0A-B821-0353D4ABA061}"/>
+    <hyperlink ref="G56" r:id="rId39" xr:uid="{123D31E7-DF90-4D30-91E2-BF898B4FD7CA}"/>
+    <hyperlink ref="G46" r:id="rId40" xr:uid="{D78C3A73-6261-4B46-A5CD-406F45138736}"/>
+    <hyperlink ref="G47" r:id="rId41" xr:uid="{70EFB73F-EB06-460D-A66A-11BA16648E53}"/>
+    <hyperlink ref="G50" r:id="rId42" xr:uid="{826CB9AE-74F8-407E-8AB1-A6210512A4D6}"/>
+    <hyperlink ref="G51" r:id="rId43" xr:uid="{7161EBA0-B0D3-44E6-810E-6B61CD465734}"/>
+    <hyperlink ref="G52" r:id="rId44" display="Ausfallschritte linear" xr:uid="{246B2F4C-13A3-4FF6-ABF7-655DEE4CD4AD}"/>
+    <hyperlink ref="G49" r:id="rId45" xr:uid="{7FBD1188-5BC1-4934-B583-BBCD4C9B0F52}"/>
+    <hyperlink ref="G53" r:id="rId46" xr:uid="{793BEEAD-4914-4863-8D9D-8864FFA3835A}"/>
+    <hyperlink ref="G45" r:id="rId47" xr:uid="{2889B06A-401C-4BCD-9A4E-19B25FB64C5D}"/>
+    <hyperlink ref="G48" r:id="rId48" display="Pogos linear" xr:uid="{2F01663A-36FE-4F69-9E58-DA2CE9961DEF}"/>
+    <hyperlink ref="G44" r:id="rId49" xr:uid="{ECB319F0-195D-4E01-AAE1-A1ECD369B8B9}"/>
+    <hyperlink ref="G61" r:id="rId50" xr:uid="{5C3A0984-766D-4313-9A95-5F8790561202}"/>
+    <hyperlink ref="G62" r:id="rId51" xr:uid="{B040DAD9-BE04-432F-B919-586DC0F44610}"/>
+    <hyperlink ref="G63" r:id="rId52" xr:uid="{09D48EDF-B7EB-4C9E-8888-D5019B1EA6A0}"/>
+    <hyperlink ref="G64" r:id="rId53" xr:uid="{BE5E9481-5CD1-40F8-AEC2-B2C532DB6FF2}"/>
+    <hyperlink ref="G65" r:id="rId54" xr:uid="{279FFCE1-606D-47D8-BE88-11A90EE35893}"/>
+    <hyperlink ref="G66" r:id="rId55" xr:uid="{6B6F2740-3D60-47F6-8348-D0C2F6BDA598}"/>
+    <hyperlink ref="G67" r:id="rId56" xr:uid="{2FC41D6E-C7E9-49E6-99AF-7F77B3C7F78F}"/>
+    <hyperlink ref="G68" r:id="rId57" xr:uid="{9EC529A3-AFEA-4814-A3B6-1648ED52ECFC}"/>
+    <hyperlink ref="G69" r:id="rId58" xr:uid="{18A44B4B-6732-46C1-9976-6C335FEC11BD}"/>
+    <hyperlink ref="G70" r:id="rId59" xr:uid="{D58DC69D-782F-4392-B893-A0C3910F59AE}"/>
+    <hyperlink ref="G71" r:id="rId60" xr:uid="{76BFA6AB-81C2-4329-8EFC-9F39266B0106}"/>
+    <hyperlink ref="G72" r:id="rId61" xr:uid="{76B737A0-7215-4110-8797-535A7D6AA6C3}"/>
+    <hyperlink ref="G74" r:id="rId62" xr:uid="{E04441E7-10CA-4E90-8AAA-D5A1AFD3A059}"/>
+    <hyperlink ref="G75" r:id="rId63" xr:uid="{55D72852-F140-4C29-BD2E-7EF7BE2CB535}"/>
+    <hyperlink ref="G73" r:id="rId64" xr:uid="{74093DC8-C5DE-4CA0-84E3-5802FB263532}"/>
+    <hyperlink ref="G76" r:id="rId65" xr:uid="{9718FAFD-8D7C-4933-B985-E8DA2769BA37}"/>
+    <hyperlink ref="G88" r:id="rId66" xr:uid="{847E429E-6071-4719-8E5F-7053FAE257C5}"/>
+    <hyperlink ref="G89" r:id="rId67" xr:uid="{9B789F7D-81D8-49A7-B589-98A04C934041}"/>
+    <hyperlink ref="G90" r:id="rId68" xr:uid="{5BF740F8-6C70-42C3-934C-2698A40DAD54}"/>
+    <hyperlink ref="G85" r:id="rId69" xr:uid="{BD6895BE-6E1C-4EED-980A-B91BBE8E82B8}"/>
+    <hyperlink ref="G86" r:id="rId70" xr:uid="{01038770-7240-4778-9F7F-CE509FDEDFE8}"/>
+    <hyperlink ref="G84" r:id="rId71" xr:uid="{6A9101EB-DB05-46DF-8A64-5133C86C5018}"/>
+    <hyperlink ref="G80" r:id="rId72" xr:uid="{524DF34E-F98B-45E5-9A30-AAB659094CB6}"/>
+    <hyperlink ref="G81" r:id="rId73" xr:uid="{51A2B8B6-EC7C-4478-B160-F437FD84B191}"/>
+    <hyperlink ref="G82" r:id="rId74" xr:uid="{4DE1EDE0-50ED-4415-BB46-F1377CE5B88B}"/>
+    <hyperlink ref="G92" r:id="rId75" xr:uid="{89F353C3-20D0-4DF7-B51B-F19EA5C2345A}"/>
+    <hyperlink ref="G93" r:id="rId76" xr:uid="{A8707F35-633C-42FC-A399-179A429C0D41}"/>
+    <hyperlink ref="G94" r:id="rId77" xr:uid="{E93CBE88-0DC3-4C93-B89C-AC46D2367DCB}"/>
+    <hyperlink ref="G83" r:id="rId78" xr:uid="{1099DDEE-F8A3-48C1-8028-258EB69E36C7}"/>
+    <hyperlink ref="G87" r:id="rId79" xr:uid="{49C14392-9787-43C1-8A64-311D382DB4F8}"/>
+    <hyperlink ref="G95" r:id="rId80" xr:uid="{AA17029C-5C53-4FFE-985F-8E8E92E77230}"/>
+    <hyperlink ref="G91" r:id="rId81" xr:uid="{08EFF758-D573-49D4-9769-9D1B82F388E8}"/>
+    <hyperlink ref="G110" r:id="rId82" xr:uid="{593D8465-758A-42B4-AC0C-94CD971FFAA5}"/>
+    <hyperlink ref="G107" r:id="rId83" xr:uid="{C4EEFCBD-0895-48DB-8973-A16228E83BC1}"/>
+    <hyperlink ref="G108" r:id="rId84" xr:uid="{3DA14323-36FF-4136-803F-2AF4B56DD6DF}"/>
+    <hyperlink ref="G109" r:id="rId85" xr:uid="{6BC93191-69E5-48C0-90AF-B49523656F16}"/>
+    <hyperlink ref="G100" r:id="rId86" xr:uid="{6C131158-47BB-4789-9742-AA7CD66F2710}"/>
+    <hyperlink ref="G101" r:id="rId87" xr:uid="{A76A8D28-85A7-4484-A957-723D791B1AC6}"/>
+    <hyperlink ref="G99" r:id="rId88" xr:uid="{23A362EC-C166-4C9E-BC82-F006169A50AF}"/>
+    <hyperlink ref="G112" r:id="rId89" xr:uid="{5C252A54-5976-468A-97DE-6C7900BFADD2}"/>
+    <hyperlink ref="G113" r:id="rId90" xr:uid="{D729E988-D382-4997-9969-5735F64DEF17}"/>
+    <hyperlink ref="G111" r:id="rId91" xr:uid="{0821D012-9C6B-4A9E-B76B-0A7E03A9B7B0}"/>
+    <hyperlink ref="G103" r:id="rId92" xr:uid="{3377B1B5-6E14-4B76-8ED5-B1E1D67AA612}"/>
+    <hyperlink ref="G104" r:id="rId93" xr:uid="{E4D71442-29EC-4214-A159-5351AC7BE64C}"/>
+    <hyperlink ref="G105" r:id="rId94" xr:uid="{C89CF95C-2FD6-422A-9CC6-B71385B07A68}"/>
+    <hyperlink ref="G114" r:id="rId95" xr:uid="{85E19891-92DE-4312-8A84-D017CAE2ABE3}"/>
+    <hyperlink ref="G102" r:id="rId96" xr:uid="{D5B67E16-E125-4CD9-B499-67B85E5BF491}"/>
+    <hyperlink ref="G106" r:id="rId97" xr:uid="{07BA1E7B-626F-43D6-8AB5-615A58CB3AEB}"/>
+    <hyperlink ref="G118" r:id="rId98" xr:uid="{2699D510-36CA-4D5E-8161-E531E123DEBF}"/>
+    <hyperlink ref="G119" r:id="rId99" xr:uid="{3CF14002-10B5-46F5-9580-51E2A297ABCD}"/>
+    <hyperlink ref="G120" r:id="rId100" xr:uid="{FF1722F3-3080-4EBD-8952-4A88522D0A13}"/>
+    <hyperlink ref="G121" r:id="rId101" xr:uid="{70382581-BCD7-4DF2-AED3-2780557867CE}"/>
+    <hyperlink ref="G125" r:id="rId102" xr:uid="{CD3EB78B-B3E1-4E1C-AB15-678851420E44}"/>
+    <hyperlink ref="G126" r:id="rId103" xr:uid="{3C1F7141-3467-441B-AE8C-8DA86951DEEF}"/>
+    <hyperlink ref="G127" r:id="rId104" xr:uid="{24B37EE2-8019-4E32-8C52-1D34515AF2AE}"/>
+    <hyperlink ref="G128" r:id="rId105" xr:uid="{900F16FD-F9C5-4492-9069-5BCE2240100E}"/>
+    <hyperlink ref="G124" r:id="rId106" display="MedBall Rotationswurf zu Mitspieler" xr:uid="{42E068FC-1402-4FF6-AE91-166C901C1E83}"/>
+    <hyperlink ref="G123" r:id="rId107" xr:uid="{1120C0EA-68EF-42C7-A2F0-5259FDA2EC49}"/>
+    <hyperlink ref="G122" r:id="rId108" xr:uid="{2D8F0F00-04F7-4AD5-99B9-981B22986217}"/>
+    <hyperlink ref="G129" r:id="rId109" xr:uid="{C383C9A4-4200-41F3-A5D1-EDC9F86DF3D1}"/>
+    <hyperlink ref="G130" r:id="rId110" xr:uid="{354A28DD-A4A9-4D18-93FB-4D3B60FC6876}"/>
+    <hyperlink ref="G131" r:id="rId111" xr:uid="{78D72841-FE33-4567-BC49-0BDC80153829}"/>
+    <hyperlink ref="G132" r:id="rId112" xr:uid="{F89CC010-A09E-4A0F-8E19-4565D0D02B3A}"/>
+    <hyperlink ref="G133" r:id="rId113" xr:uid="{2FE07B99-7FC4-4164-A474-F2CD55569C1E}"/>
+    <hyperlink ref="G140" r:id="rId114" xr:uid="{01706738-1291-4150-93FB-1524C954C25B}"/>
+    <hyperlink ref="G145" r:id="rId115" xr:uid="{A0DE39D7-FF37-44F5-A32A-9F905CABC008}"/>
+    <hyperlink ref="G146" r:id="rId116" xr:uid="{C4E21614-A066-43FF-9D0B-7A3F11099431}"/>
+    <hyperlink ref="G147" r:id="rId117" xr:uid="{65885B59-3110-47B9-9C54-8620E61130BA}"/>
+    <hyperlink ref="G141" r:id="rId118" xr:uid="{DB5C00A7-6BEC-4841-A5E8-D6CCAA2CAD23}"/>
+    <hyperlink ref="G142" r:id="rId119" xr:uid="{44B06D5A-A813-46BF-89FA-C8DF57988309}"/>
+    <hyperlink ref="G143" r:id="rId120" xr:uid="{BAB12855-3BCF-4576-9204-11157E0367CD}"/>
+    <hyperlink ref="G144" r:id="rId121" xr:uid="{2CACC662-0EDA-4B2F-82F1-C3DDF0E9512D}"/>
+    <hyperlink ref="G148" r:id="rId122" xr:uid="{147D99FF-7170-404A-B9CA-DAE5935962CA}"/>
+    <hyperlink ref="G152" r:id="rId123" xr:uid="{15983784-00E7-44FB-9E36-7AA779B3721C}"/>
+    <hyperlink ref="G137" r:id="rId124" xr:uid="{9B674D59-8D95-4F1C-858A-DA99239E8A33}"/>
+    <hyperlink ref="G149" r:id="rId125" xr:uid="{48D266CF-8BFC-40B5-8332-33E4AFD522D6}"/>
+    <hyperlink ref="G138" r:id="rId126" xr:uid="{4A6C3C7D-3DB0-40BD-91D7-3C0DB4A0AFC6}"/>
+    <hyperlink ref="G150" r:id="rId127" xr:uid="{8A69CF2F-5F19-4B17-A684-06EDA2A3CDC2}"/>
+    <hyperlink ref="G139" r:id="rId128" display="MedBall Rotationswurf zu Mitspieler" xr:uid="{2C9AE041-5C2E-4BA8-AF72-27388C4666E8}"/>
+    <hyperlink ref="G151" r:id="rId129" xr:uid="{78B751E3-CBA0-4D40-AD27-47BC1424F843}"/>
+    <hyperlink ref="G167" r:id="rId130" xr:uid="{4CE4C94E-0965-4F8A-A3E2-5AEE46F45691}"/>
+    <hyperlink ref="G159" r:id="rId131" xr:uid="{BE99BB51-3F5F-4EB2-A2AC-AA116A9CFE00}"/>
+    <hyperlink ref="G171" r:id="rId132" xr:uid="{6CAE134B-E454-4E04-8DD0-49DB7362BA05}"/>
+    <hyperlink ref="G164" r:id="rId133" xr:uid="{621F98AD-FE23-4DBB-895C-F9FD93DC7ED6}"/>
+    <hyperlink ref="G165" r:id="rId134" xr:uid="{B4B24093-CCD6-40BB-8892-59A6180C943A}"/>
+    <hyperlink ref="G156" r:id="rId135" xr:uid="{7D95794A-A80E-4FAF-AF18-97A97F150CB2}"/>
+    <hyperlink ref="G157" r:id="rId136" xr:uid="{43106674-6124-4123-8B49-656879CF18A2}"/>
+    <hyperlink ref="G158" r:id="rId137" xr:uid="{3699F2BA-0F7D-4163-BB91-2098E78CB9C9}"/>
+    <hyperlink ref="G168" r:id="rId138" display="Hopserlauf linear" xr:uid="{8DB3A316-0FF5-4A75-82EC-A868768DC0FD}"/>
+    <hyperlink ref="G169" r:id="rId139" xr:uid="{55D8298E-B906-4CB0-A365-3828CD60F184}"/>
+    <hyperlink ref="G170" r:id="rId140" xr:uid="{1EBC0D61-1C3E-46A4-9239-F50805A2E087}"/>
+    <hyperlink ref="G163" r:id="rId141" xr:uid="{4232D200-0FEF-4711-A095-3E15FC37AAB6}"/>
+    <hyperlink ref="G160" r:id="rId142" xr:uid="{33BA5A2F-011E-4104-91A7-40DDFD977B96}"/>
+    <hyperlink ref="G161" r:id="rId143" xr:uid="{0E592135-3688-4819-9581-33690110E0FD}"/>
+    <hyperlink ref="G162" r:id="rId144" xr:uid="{07F7F3EC-EFBC-4B14-954A-377F7BB3B2B1}"/>
+    <hyperlink ref="G166" r:id="rId145" xr:uid="{3246A14C-AD8D-4123-BEAD-0D6354629CDD}"/>
+    <hyperlink ref="G186" r:id="rId146" xr:uid="{DD9FB592-F19F-4942-9C61-0B8938194751}"/>
+    <hyperlink ref="G175" r:id="rId147" display="Bilateral Box Jumps" xr:uid="{C5F98067-BF87-42D0-B672-FC0BC02960FB}"/>
+    <hyperlink ref="G176" r:id="rId148" xr:uid="{0505CFEA-1B4A-417E-A022-9610F49FCF23}"/>
+    <hyperlink ref="G177" r:id="rId149" display="MedBall hoch werfen" xr:uid="{4D77EC4A-EB43-4CF0-99E6-3468A01795DE}"/>
+    <hyperlink ref="G178" r:id="rId150" xr:uid="{46B56BF1-D6D5-4C69-8C06-2A71B76F5DBC}"/>
+    <hyperlink ref="G188" r:id="rId151" xr:uid="{70548135-123E-4F2F-B0F8-F33406332819}"/>
+    <hyperlink ref="G189" r:id="rId152" display="MedBall hoch werfen" xr:uid="{DEEB43F6-32D8-4FFA-9776-8AEBA13564E6}"/>
+    <hyperlink ref="G179" r:id="rId153" xr:uid="{7C874B7C-57B4-4B20-9F99-4B22436A8D4C}"/>
+    <hyperlink ref="G180" r:id="rId154" xr:uid="{49734CC4-6687-4661-9BB7-ABDE30E1FC5D}"/>
+    <hyperlink ref="G181" r:id="rId155" xr:uid="{D73DC928-8D7A-4D97-BEC7-A7761E6A7CBB}"/>
+    <hyperlink ref="G182" r:id="rId156" xr:uid="{E9806B36-7B52-40F2-B813-B0584A563473}"/>
+    <hyperlink ref="G183" r:id="rId157" display="lateral Lunge" xr:uid="{7B07AED6-405A-42B5-806B-1B9C4AE4D4EB}"/>
+    <hyperlink ref="G184" r:id="rId158" xr:uid="{F6498763-BED8-4FB1-BFD3-DA3951B94DA5}"/>
+    <hyperlink ref="G185" r:id="rId159" xr:uid="{4497786E-03BC-413C-B9C2-DC01D7925B5E}"/>
+    <hyperlink ref="G190" r:id="rId160" xr:uid="{ECD808AC-13FB-4E4A-A5EF-9105A588147B}"/>
+    <hyperlink ref="G187" r:id="rId161" display="Bilateral Box Jumps" xr:uid="{4997B78D-006F-438D-8BF6-A98CC835A1AD}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="92" orientation="portrait" r:id="rId162"/>
+  <pageSetup paperSize="9" scale="70" orientation="portrait" r:id="rId162"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="37908e7a-d12a-4fb4-9e52-e93fb851d4dc" xsi:nil="true"/>
     <TaxKeywordTaxHTField xmlns="37908e7a-d12a-4fb4-9e52-e93fb851d4dc">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </TaxKeywordTaxHTField>
     <m7aa2674883f455cae96e89d73cb7650 xmlns="37908e7a-d12a-4fb4-9e52-e93fb851d4dc">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </m7aa2674883f455cae96e89d73cb7650>
     <Dateistatus xmlns="37908e7a-d12a-4fb4-9e52-e93fb851d4dc" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="72ee0068-f4d9-4617-9505-80be37ccd60e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100A7606426521DD84C8BF51DD76349E3F9" ma:contentTypeVersion="20" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="290641f953a2b685fd21709eb0c65c97">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="37908e7a-d12a-4fb4-9e52-e93fb851d4dc" xmlns:ns3="72ee0068-f4d9-4617-9505-80be37ccd60e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6b4debf6a0b6acb74da514fa3b59381d" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100A7606426521DD84C8BF51DD76349E3F9" ma:contentTypeVersion="20" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="e8b832060173283760b87d88e3ad749e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="37908e7a-d12a-4fb4-9e52-e93fb851d4dc" xmlns:ns3="72ee0068-f4d9-4617-9505-80be37ccd60e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="01f460b9b0966a467bf17378d6bc69d2" ns2:_="" ns3:_="">
     <xsd:import namespace="37908e7a-d12a-4fb4-9e52-e93fb851d4dc"/>
     <xsd:import namespace="72ee0068-f4d9-4617-9505-80be37ccd60e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:TaxKeywordTaxHTField" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:m7aa2674883f455cae96e89d73cb7650" minOccurs="0"/>
                 <xsd:element ref="ns2:Dateistatus" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
@@ -13689,150 +13996,135 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{228E9D28-9D44-4C92-B00F-DE0E496D9D02}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="37908e7a-d12a-4fb4-9e52-e93fb851d4dc"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="37908e7a-d12a-4fb4-9e52-e93fb851d4dc"/>
+    <ds:schemaRef ds:uri="72ee0068-f4d9-4617-9505-80be37ccd60e"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D41C2893-26D5-46DA-B19C-D782D9D61E11}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A670195-FE86-4BEA-98C0-BC1A6E72686C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D817D3D-732E-4FFD-8C95-EBCFC82BD800}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="37908e7a-d12a-4fb4-9e52-e93fb851d4dc"/>
     <ds:schemaRef ds:uri="72ee0068-f4d9-4617-9505-80be37ccd60e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Benannte Bereiche</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>EF's</vt:lpstr>
       <vt:lpstr>D-Jun. Makro</vt:lpstr>
       <vt:lpstr>D-Jun. Mikro</vt:lpstr>
       <vt:lpstr>D-Jun. Mikro Athletik</vt:lpstr>
       <vt:lpstr>'D-Jun. Mikro'!Druckbereich</vt:lpstr>
       <vt:lpstr>'D-Jun. Mikro Athletik'!Druckbereich</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Wanzenried Silvio</dc:creator>
+  <dc:creator>Trainerbildung</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="TaxKeyword">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ManagedKeyword">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ContentTypeId">
     <vt:lpwstr>0x010100A7606426521DD84C8BF51DD76349E3F9</vt:lpwstr>